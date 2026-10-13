--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -112,671 +112,671 @@
       <c r="D2"/>
       <c r="E2">
         <v>-4844808</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>24977875</v>
       </c>
       <c r="I2">
         <v>3384032</v>
       </c>
       <c r="J2">
         <v>21124617</v>
       </c>
       <c r="K2">
         <v>2471108</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-03-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-7601482</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-3360980</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>64021067</v>
       </c>
       <c r="I3">
         <v>33891977</v>
       </c>
       <c r="J3">
         <v>29118449</v>
       </c>
       <c r="K3">
         <v>683979</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-03-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-6795479</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-1814640</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>37743287</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>30342549</v>
       </c>
       <c r="K4">
         <v>450691</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-03-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-4687614</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-3684464</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>40738477</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>29683680</v>
       </c>
       <c r="K5">
         <v>522155</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-03-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-5128274</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-1476520</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>37938518</v>
       </c>
       <c r="I6">
         <v>11333986</v>
       </c>
       <c r="J6">
         <v>26604532</v>
       </c>
       <c r="K6">
         <v>166597</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-03-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-25449755</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>14792132</v>
       </c>
       <c r="I7">
         <v>12391434</v>
       </c>
       <c r="J7">
         <v>2400698</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-03-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-89123239</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-6393208</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>39858212</v>
       </c>
       <c r="I8">
         <v>50427191</v>
       </c>
       <c r="J8">
         <v>-10568979</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-03-31</t>
         </is>
       </c>
       <c r="B9">
         <v>6859767</v>
       </c>
       <c r="C9">
         <v>-24771588</v>
       </c>
       <c r="D9">
         <v>-287.86</v>
       </c>
       <c r="E9">
         <v>-5766104</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>14267864</v>
       </c>
       <c r="I9">
         <v>41231125</v>
       </c>
       <c r="J9">
         <v>-49415144</v>
       </c>
       <c r="K9">
         <v>7891151</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-03-31</t>
         </is>
       </c>
       <c r="B10">
         <v>2742102</v>
       </c>
       <c r="C10">
         <v>42036100</v>
       </c>
       <c r="D10">
         <v>262.32</v>
       </c>
       <c r="E10">
         <v>-5773428</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>8582672</v>
       </c>
       <c r="I10">
         <v>62711091</v>
       </c>
       <c r="J10">
         <v>-56839101</v>
       </c>
       <c r="K10">
         <v>7778723</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-03-31</t>
         </is>
       </c>
       <c r="B11">
         <v>397118</v>
       </c>
       <c r="C11">
         <v>-27958169</v>
       </c>
       <c r="D11">
         <v>-5.5</v>
       </c>
       <c r="E11">
         <v>-3588464</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>9695218</v>
       </c>
       <c r="I11">
         <v>79707097</v>
       </c>
       <c r="J11">
         <v>-79813325</v>
       </c>
       <c r="K11">
         <v>656615</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>401222</v>
       </c>
       <c r="C12">
         <v>-169675169</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>-3414166</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>46404080</v>
       </c>
       <c r="I12">
         <v>118217632</v>
       </c>
       <c r="J12">
         <v>-71813552</v>
       </c>
       <c r="K12">
         <v>5854382</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>24038160</v>
       </c>
       <c r="C13">
         <v>-17358259</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>-3760376</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>49912689</v>
       </c>
       <c r="I13">
         <v>34547374</v>
       </c>
       <c r="J13">
         <v>15365315</v>
       </c>
       <c r="K13">
         <v>1166596</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>32054323</v>
       </c>
       <c r="C14">
         <v>-18535067</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>-5342265</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>83601873</v>
       </c>
       <c r="I14">
         <v>77414214</v>
       </c>
       <c r="J14">
         <v>-3617004</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>28610567</v>
       </c>
       <c r="C15">
         <v>-68141993</v>
       </c>
       <c r="D15">
         <v>-0.35</v>
       </c>
       <c r="E15">
         <v>-1468439</v>
       </c>
       <c r="F15">
         <v>54296</v>
       </c>
       <c r="G15">
         <v>-1522735</v>
       </c>
       <c r="H15">
         <v>42320043</v>
       </c>
       <c r="I15">
         <v>80139700</v>
       </c>
       <c r="J15">
         <v>-45506420</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>6229335</v>
       </c>
       <c r="C16">
         <v>-4408495</v>
       </c>
       <c r="D16">
         <v>-0.02</v>
       </c>
       <c r="E16">
         <v>-2325462</v>
       </c>
       <c r="F16">
         <v>16136</v>
       </c>
       <c r="G16">
         <v>-2341598</v>
       </c>
       <c r="H16">
         <v>19839460</v>
       </c>
       <c r="I16">
         <v>63208182</v>
       </c>
       <c r="J16">
         <v>-49774238</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:49:16.813Z</t>
+          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>