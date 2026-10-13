--- v1 (2026-10-13)
+++ v2 (2026-10-13)
@@ -112,671 +112,671 @@
       <c r="D2"/>
       <c r="E2">
         <v>-4844808</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>24977875</v>
       </c>
       <c r="I2">
         <v>3384032</v>
       </c>
       <c r="J2">
         <v>21124617</v>
       </c>
       <c r="K2">
         <v>2471108</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-03-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-7601482</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-3360980</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>64021067</v>
       </c>
       <c r="I3">
         <v>33891977</v>
       </c>
       <c r="J3">
         <v>29118449</v>
       </c>
       <c r="K3">
         <v>683979</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-03-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-6795479</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-1814640</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>37743287</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>30342549</v>
       </c>
       <c r="K4">
         <v>450691</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-03-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-4687614</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-3684464</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>40738477</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>29683680</v>
       </c>
       <c r="K5">
         <v>522155</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-03-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-5128274</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-1476520</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>37938518</v>
       </c>
       <c r="I6">
         <v>11333986</v>
       </c>
       <c r="J6">
         <v>26604532</v>
       </c>
       <c r="K6">
         <v>166597</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-03-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-25449755</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>14792132</v>
       </c>
       <c r="I7">
         <v>12391434</v>
       </c>
       <c r="J7">
         <v>2400698</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-03-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-89123239</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-6393208</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>39858212</v>
       </c>
       <c r="I8">
         <v>50427191</v>
       </c>
       <c r="J8">
         <v>-10568979</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-03-31</t>
         </is>
       </c>
       <c r="B9">
         <v>6859767</v>
       </c>
       <c r="C9">
         <v>-24771588</v>
       </c>
       <c r="D9">
         <v>-287.86</v>
       </c>
       <c r="E9">
         <v>-5766104</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>14267864</v>
       </c>
       <c r="I9">
         <v>41231125</v>
       </c>
       <c r="J9">
         <v>-49415144</v>
       </c>
       <c r="K9">
         <v>7891151</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-03-31</t>
         </is>
       </c>
       <c r="B10">
         <v>2742102</v>
       </c>
       <c r="C10">
         <v>42036100</v>
       </c>
       <c r="D10">
         <v>262.32</v>
       </c>
       <c r="E10">
         <v>-5773428</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>8582672</v>
       </c>
       <c r="I10">
         <v>62711091</v>
       </c>
       <c r="J10">
         <v>-56839101</v>
       </c>
       <c r="K10">
         <v>7778723</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-03-31</t>
         </is>
       </c>
       <c r="B11">
         <v>397118</v>
       </c>
       <c r="C11">
         <v>-27958169</v>
       </c>
       <c r="D11">
         <v>-5.5</v>
       </c>
       <c r="E11">
         <v>-3588464</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>9695218</v>
       </c>
       <c r="I11">
         <v>79707097</v>
       </c>
       <c r="J11">
         <v>-79813325</v>
       </c>
       <c r="K11">
         <v>656615</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>401222</v>
       </c>
       <c r="C12">
         <v>-169675169</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>-3414166</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>46404080</v>
       </c>
       <c r="I12">
         <v>118217632</v>
       </c>
       <c r="J12">
         <v>-71813552</v>
       </c>
       <c r="K12">
         <v>5854382</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>24038160</v>
       </c>
       <c r="C13">
         <v>-17358259</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>-3760376</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>49912689</v>
       </c>
       <c r="I13">
         <v>34547374</v>
       </c>
       <c r="J13">
         <v>15365315</v>
       </c>
       <c r="K13">
         <v>1166596</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>32054323</v>
       </c>
       <c r="C14">
         <v>-18535067</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>-5342265</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>83601873</v>
       </c>
       <c r="I14">
         <v>77414214</v>
       </c>
       <c r="J14">
         <v>-3617004</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>28610567</v>
       </c>
       <c r="C15">
         <v>-68141993</v>
       </c>
       <c r="D15">
         <v>-0.35</v>
       </c>
       <c r="E15">
         <v>-1468439</v>
       </c>
       <c r="F15">
         <v>54296</v>
       </c>
       <c r="G15">
         <v>-1522735</v>
       </c>
       <c r="H15">
         <v>42320043</v>
       </c>
       <c r="I15">
         <v>80139700</v>
       </c>
       <c r="J15">
         <v>-45506420</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>6229335</v>
       </c>
       <c r="C16">
         <v>-4408495</v>
       </c>
       <c r="D16">
         <v>-0.02</v>
       </c>
       <c r="E16">
         <v>-2325462</v>
       </c>
       <c r="F16">
         <v>16136</v>
       </c>
       <c r="G16">
         <v>-2341598</v>
       </c>
       <c r="H16">
         <v>19839460</v>
       </c>
       <c r="I16">
         <v>63208182</v>
       </c>
       <c r="J16">
         <v>-49774238</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Camber Energy, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-13T14:12:41.438Z</t>
+          <t xml:space="preserve">2026-10-13T15:13:43.691Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001309082</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>