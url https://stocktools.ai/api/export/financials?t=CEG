--- v0 (2026-08-16)
+++ v1 (2026-10-12)
@@ -114,51 +114,51 @@
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>584000000</v>
       </c>
       <c r="F2">
         <v>1747000000</v>
       </c>
       <c r="G2">
         <v>-1163000000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>226000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">CONSTELLATION ENERGY CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:40:36.762Z</t>
+          <t xml:space="preserve">2026-10-12T08:03:49.415Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001868275</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>19649000000</v>
       </c>
       <c r="C3">
         <v>-205000000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>-1338000000</v>
@@ -166,51 +166,51 @@
       <c r="F3">
         <v>1329000000</v>
       </c>
       <c r="G3">
         <v>-2667000000</v>
       </c>
       <c r="H3">
         <v>48086000000</v>
       </c>
       <c r="I3">
         <v>36472000000</v>
       </c>
       <c r="J3">
         <v>11219000000</v>
       </c>
       <c r="K3">
         <v>504000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">CONSTELLATION ENERGY CORPORATION</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:40:36.762Z</t>
+          <t xml:space="preserve">2026-10-12T08:03:49.415Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001868275</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>24440000000</v>
       </c>
       <c r="C4">
         <v>-160000000</v>
       </c>
       <c r="D4">
         <v>-0.49</v>
       </c>
       <c r="E4">
         <v>-2353000000</v>
@@ -218,51 +218,51 @@
       <c r="F4">
         <v>1689000000</v>
       </c>
       <c r="G4">
         <v>-4042000000</v>
       </c>
       <c r="H4">
         <v>46909000000</v>
       </c>
       <c r="I4">
         <v>35537000000</v>
       </c>
       <c r="J4">
         <v>11018000000</v>
       </c>
       <c r="K4">
         <v>422000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">CONSTELLATION ENERGY CORPORATION</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:40:36.762Z</t>
+          <t xml:space="preserve">2026-10-12T08:03:49.415Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001868275</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>24918000000</v>
       </c>
       <c r="C5">
         <v>1623000000</v>
       </c>
       <c r="D5">
         <v>5.01</v>
       </c>
       <c r="E5">
         <v>-5301000000</v>
@@ -270,51 +270,51 @@
       <c r="F5">
         <v>2422000000</v>
       </c>
       <c r="G5">
         <v>-7723000000</v>
       </c>
       <c r="H5">
         <v>50758000000</v>
       </c>
       <c r="I5">
         <v>39472000000</v>
       </c>
       <c r="J5">
         <v>10925000000</v>
       </c>
       <c r="K5">
         <v>368000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">CONSTELLATION ENERGY CORPORATION</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:40:36.762Z</t>
+          <t xml:space="preserve">2026-10-12T08:03:49.415Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001868275</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>23568000000</v>
       </c>
       <c r="C6">
         <v>3749000000</v>
       </c>
       <c r="D6">
         <v>11.89</v>
       </c>
       <c r="E6">
         <v>-2464000000</v>
@@ -322,51 +322,51 @@
       <c r="F6">
         <v>2565000000</v>
       </c>
       <c r="G6">
         <v>-5029000000</v>
       </c>
       <c r="H6">
         <v>52926000000</v>
       </c>
       <c r="I6">
         <v>39387000000</v>
       </c>
       <c r="J6">
         <v>13166000000</v>
       </c>
       <c r="K6">
         <v>3022000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">CONSTELLATION ENERGY CORPORATION</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:40:36.762Z</t>
+          <t xml:space="preserve">2026-10-12T08:03:49.415Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001868275</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>25533000000</v>
       </c>
       <c r="C7">
         <v>2319000000</v>
       </c>
       <c r="D7">
         <v>7.4</v>
       </c>
       <c r="E7">
         <v>4237000000</v>
@@ -374,37 +374,37 @@
       <c r="F7">
         <v>2949000000</v>
       </c>
       <c r="G7">
         <v>1288000000</v>
       </c>
       <c r="H7">
         <v>57249000000</v>
       </c>
       <c r="I7">
         <v>42396000000</v>
       </c>
       <c r="J7">
         <v>14517000000</v>
       </c>
       <c r="K7">
         <v>3641000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">CONSTELLATION ENERGY CORPORATION</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:40:36.762Z</t>
+          <t xml:space="preserve">2026-10-12T08:03:49.415Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001868275</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>