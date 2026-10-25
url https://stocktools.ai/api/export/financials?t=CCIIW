--- v0 (2026-08-16)
+++ v1 (2026-10-25)
@@ -76,73 +76,161 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>4355499</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-819729</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>259709691</v>
       </c>
       <c r="I2">
         <v>10897791</v>
       </c>
       <c r="J2">
         <v>-8838413</v>
       </c>
       <c r="K2">
         <v>1852928</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">COHEN CIRCLE ACQUISITION CORP. II</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:02:28.968Z</t>
+          <t xml:space="preserve">2026-10-25T22:47:57.535Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002064683</t>
+        </is>
+      </c>
+      <c r="O2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2"/>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2"/>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>