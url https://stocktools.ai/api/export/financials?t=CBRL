--- v0 (2026-08-13)
+++ v1 (2026-10-27)
@@ -76,767 +76,1509 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2011-07-29</t>
+          <t xml:space="preserve">2012-08-03</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
-        <v>85208000</v>
+        <v>103081000</v>
       </c>
       <c r="D2">
-        <v>3.61</v>
+        <v>4.4</v>
       </c>
       <c r="E2">
-        <v>138212000</v>
+        <v>219822000</v>
       </c>
       <c r="F2">
-        <v>77962000</v>
+        <v>80922000</v>
       </c>
       <c r="G2">
-        <v>60250000</v>
+        <v>138900000</v>
       </c>
       <c r="H2">
-        <v>1310884000</v>
+        <v>1418992000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
-        <v>268034000</v>
+        <v>382675000</v>
       </c>
       <c r="K2">
-        <v>52274000</v>
+        <v>151962000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2"/>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012-08-03</t>
+          <t xml:space="preserve">2013-08-02</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
-        <v>103081000</v>
+        <v>117265000</v>
       </c>
       <c r="D3">
-        <v>4.4</v>
+        <v>4.9</v>
       </c>
       <c r="E3">
-        <v>219822000</v>
+        <v>208499000</v>
       </c>
       <c r="F3">
-        <v>80922000</v>
+        <v>74417000</v>
       </c>
       <c r="G3">
-        <v>138900000</v>
+        <v>134082000</v>
       </c>
       <c r="H3">
-        <v>1418992000</v>
+        <v>1388306000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
-        <v>382675000</v>
+        <v>484026000</v>
       </c>
       <c r="K3">
-        <v>151962000</v>
+        <v>121718000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3"/>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2013-08-02</t>
+          <t xml:space="preserve">2014-08-01</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
-        <v>117265000</v>
+        <v>132128000</v>
       </c>
       <c r="D4">
-        <v>4.9</v>
+        <v>5.51</v>
       </c>
       <c r="E4">
-        <v>208499000</v>
+        <v>177625000</v>
       </c>
       <c r="F4">
-        <v>74417000</v>
+        <v>91646000</v>
       </c>
       <c r="G4">
-        <v>134082000</v>
+        <v>85979000</v>
       </c>
       <c r="H4">
-        <v>1388306000</v>
+        <v>1432248000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
-        <v>484026000</v>
+        <v>528641000</v>
       </c>
       <c r="K4">
-        <v>121718000</v>
+        <v>119361000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4"/>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2014-08-01</t>
+          <t xml:space="preserve">2015-07-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>132128000</v>
+        <v>163903000</v>
       </c>
       <c r="D5">
-        <v>5.51</v>
+        <v>6.82</v>
       </c>
       <c r="E5">
-        <v>177625000</v>
+        <v>334055000</v>
       </c>
       <c r="F5">
-        <v>91646000</v>
+        <v>90855000</v>
       </c>
       <c r="G5">
-        <v>85979000</v>
+        <v>243200000</v>
       </c>
       <c r="H5">
-        <v>1432248000</v>
+        <v>1576208000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
-        <v>528641000</v>
+        <v>538268000</v>
       </c>
       <c r="K5">
-        <v>119361000</v>
+        <v>265455000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5"/>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2015-07-31</t>
+          <t xml:space="preserve">2016-07-29</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
-        <v>163903000</v>
+        <v>189299000</v>
       </c>
       <c r="D6">
-        <v>6.82</v>
+        <v>7.86</v>
       </c>
       <c r="E6">
-        <v>334055000</v>
+        <v>271378000</v>
       </c>
       <c r="F6">
-        <v>90855000</v>
+        <v>114022000</v>
       </c>
       <c r="G6">
-        <v>243200000</v>
+        <v>157356000</v>
       </c>
       <c r="H6">
-        <v>1576208000</v>
+        <v>1497664000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
-        <v>538268000</v>
+        <v>526443000</v>
       </c>
       <c r="K6">
-        <v>265455000</v>
+        <v>150966000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6"/>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016-07-29</t>
-[...2 lines deleted...]
-      <c r="B7"/>
+          <t xml:space="preserve">2017-07-28</t>
+        </is>
+      </c>
+      <c r="B7">
+        <v>2926289000</v>
+      </c>
       <c r="C7">
-        <v>189299000</v>
+        <v>201899000</v>
       </c>
       <c r="D7">
-        <v>7.86</v>
+        <v>8.37</v>
       </c>
       <c r="E7">
-        <v>271378000</v>
+        <v>320767000</v>
       </c>
       <c r="F7">
-        <v>114022000</v>
+        <v>110591000</v>
       </c>
       <c r="G7">
-        <v>157356000</v>
+        <v>210176000</v>
       </c>
       <c r="H7">
-        <v>1497664000</v>
+        <v>1521942000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
-        <v>526443000</v>
+        <v>544507000</v>
       </c>
       <c r="K7">
-        <v>150966000</v>
+        <v>161001000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7"/>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017-07-28</t>
+          <t xml:space="preserve">2018-08-03</t>
         </is>
       </c>
       <c r="B8">
-        <v>2926289000</v>
+        <v>3030445000</v>
       </c>
       <c r="C8">
-        <v>201899000</v>
+        <v>247620000</v>
       </c>
       <c r="D8">
-        <v>8.37</v>
+        <v>10.29</v>
       </c>
       <c r="E8">
-        <v>320767000</v>
+        <v>330620000</v>
       </c>
       <c r="F8">
-        <v>110591000</v>
+        <v>152249000</v>
       </c>
       <c r="G8">
-        <v>210176000</v>
+        <v>178371000</v>
       </c>
       <c r="H8">
-        <v>1521942000</v>
+        <v>1527355000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
-        <v>544507000</v>
+        <v>581781000</v>
       </c>
       <c r="K8">
-        <v>161001000</v>
+        <v>114656000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8"/>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018-08-03</t>
+          <t xml:space="preserve">2019-08-02</t>
         </is>
       </c>
       <c r="B9">
-        <v>3030445000</v>
+        <v>3071951000</v>
       </c>
       <c r="C9">
-        <v>247620000</v>
+        <v>223401000</v>
       </c>
       <c r="D9">
-        <v>10.29</v>
+        <v>9.27</v>
       </c>
       <c r="E9">
-        <v>330620000</v>
+        <v>362796000</v>
       </c>
       <c r="F9">
-        <v>152249000</v>
+        <v>138293000</v>
       </c>
       <c r="G9">
-        <v>178371000</v>
+        <v>224503000</v>
       </c>
       <c r="H9">
-        <v>1527355000</v>
+        <v>1581225000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
-        <v>581781000</v>
+        <v>604710000</v>
       </c>
       <c r="K9">
-        <v>114656000</v>
+        <v>36884000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9"/>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019-08-02</t>
+          <t xml:space="preserve">2020-07-31</t>
         </is>
       </c>
       <c r="B10">
-        <v>3071951000</v>
+        <v>2522792000</v>
       </c>
       <c r="C10">
-        <v>223401000</v>
+        <v>-32475000</v>
       </c>
       <c r="D10">
-        <v>9.27</v>
+        <v>-1.36</v>
       </c>
       <c r="E10">
-        <v>362796000</v>
+        <v>161002000</v>
       </c>
       <c r="F10">
-        <v>138293000</v>
+        <v>297328000</v>
       </c>
       <c r="G10">
-        <v>224503000</v>
+        <v>-136326000</v>
       </c>
       <c r="H10">
-        <v>1581225000</v>
+        <v>2544258000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
-        <v>604710000</v>
+        <v>418389000</v>
       </c>
       <c r="K10">
-        <v>36884000</v>
+        <v>436996000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10"/>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020-07-31</t>
+          <t xml:space="preserve">2021-07-30</t>
         </is>
       </c>
       <c r="B11">
-        <v>2522792000</v>
+        <v>2821444000</v>
       </c>
       <c r="C11">
-        <v>-32475000</v>
+        <v>254513000</v>
       </c>
       <c r="D11">
-        <v>-1.36</v>
+        <v>10.71</v>
       </c>
       <c r="E11">
-        <v>161002000</v>
+        <v>301903000</v>
       </c>
       <c r="F11">
-        <v>297328000</v>
+        <v>71409000</v>
       </c>
       <c r="G11">
-        <v>-136326000</v>
+        <v>230494000</v>
       </c>
       <c r="H11">
-        <v>2544258000</v>
+        <v>2391694000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
-        <v>418389000</v>
+        <v>663633000</v>
       </c>
       <c r="K11">
-        <v>436996000</v>
+        <v>144593000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11"/>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021-07-30</t>
+          <t xml:space="preserve">2022-07-29</t>
         </is>
       </c>
       <c r="B12">
-        <v>2821444000</v>
+        <v>3267786000</v>
       </c>
       <c r="C12">
-        <v>254513000</v>
+        <v>131900000</v>
       </c>
       <c r="D12">
-        <v>10.71</v>
+        <v>5.67</v>
       </c>
       <c r="E12">
-        <v>301903000</v>
+        <v>205253000</v>
       </c>
       <c r="F12">
-        <v>71409000</v>
+        <v>98341000</v>
       </c>
       <c r="G12">
-        <v>230494000</v>
+        <v>106912000</v>
       </c>
       <c r="H12">
-        <v>2391694000</v>
+        <v>2294911000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
-        <v>663633000</v>
+        <v>511479000</v>
       </c>
       <c r="K12">
-        <v>144593000</v>
+        <v>45105000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12"/>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022-07-29</t>
+          <t xml:space="preserve">2023-07-28</t>
         </is>
       </c>
       <c r="B13">
-        <v>3267786000</v>
+        <v>3442808000</v>
       </c>
       <c r="C13">
-        <v>131880000</v>
+        <v>99100000</v>
       </c>
       <c r="D13">
-        <v>5.67</v>
+        <v>4.45</v>
       </c>
       <c r="E13">
-        <v>205253000</v>
+        <v>250457000</v>
       </c>
       <c r="F13">
-        <v>98341000</v>
+        <v>126987000</v>
       </c>
       <c r="G13">
-        <v>106912000</v>
+        <v>123470000</v>
       </c>
       <c r="H13">
-        <v>2294911000</v>
+        <v>2218094000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
-        <v>511479000</v>
+        <v>483825000</v>
       </c>
       <c r="K13">
-        <v>45105000</v>
+        <v>25147000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13"/>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023-07-28</t>
+          <t xml:space="preserve">2024-08-02</t>
         </is>
       </c>
       <c r="B14">
-        <v>3442808000</v>
+        <v>3470762000</v>
       </c>
       <c r="C14">
-        <v>99050000</v>
+        <v>40900000</v>
       </c>
       <c r="D14">
-        <v>4.45</v>
+        <v>1.83</v>
       </c>
       <c r="E14">
-        <v>250457000</v>
+        <v>168980000</v>
       </c>
       <c r="F14">
-        <v>126987000</v>
+        <v>128295000</v>
       </c>
       <c r="G14">
-        <v>123470000</v>
+        <v>40685000</v>
       </c>
       <c r="H14">
-        <v>2218094000</v>
+        <v>2161494000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
-        <v>483825000</v>
+        <v>440149000</v>
       </c>
       <c r="K14">
-        <v>25147000</v>
+        <v>12035000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14"/>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024-08-02</t>
+          <t xml:space="preserve">2025-08-01</t>
         </is>
       </c>
       <c r="B15">
-        <v>3470762000</v>
+        <v>3483684000</v>
       </c>
       <c r="C15">
-        <v>40930000</v>
+        <v>46400000</v>
       </c>
       <c r="D15">
-        <v>1.83</v>
+        <v>2.06</v>
       </c>
       <c r="E15">
-        <v>168980000</v>
+        <v>218899000</v>
       </c>
       <c r="F15">
-        <v>128295000</v>
+        <v>159144000</v>
       </c>
       <c r="G15">
-        <v>40685000</v>
+        <v>59755000</v>
       </c>
       <c r="H15">
-        <v>2161494000</v>
+        <v>2161884000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
-        <v>440149000</v>
+        <v>461689000</v>
       </c>
       <c r="K15">
-        <v>12035000</v>
+        <v>39643000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15"/>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-08-01</t>
+          <t xml:space="preserve">2026-07-31</t>
         </is>
       </c>
       <c r="B16">
-        <v>3483684000</v>
+        <v>3318714000</v>
       </c>
       <c r="C16">
-        <v>46379000</v>
+        <v>31700000</v>
       </c>
       <c r="D16">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="E16">
-        <v>218899000</v>
+        <v>206204000</v>
       </c>
       <c r="F16">
-        <v>159144000</v>
+        <v>117782000</v>
       </c>
       <c r="G16">
-        <v>59755000</v>
+        <v>88422000</v>
       </c>
       <c r="H16">
-        <v>2161884000</v>
+        <v>2022407000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
-        <v>461689000</v>
+        <v>478206000</v>
       </c>
       <c r="K16">
-        <v>39643000</v>
+        <v>36535000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
+          <t xml:space="preserve">Cracker Barrel Old Country Store, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:57:59.608Z</t>
+          <t xml:space="preserve">2026-10-27T00:48:06.382Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001067294</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16"/>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>