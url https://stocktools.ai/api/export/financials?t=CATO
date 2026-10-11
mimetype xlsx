--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -118,737 +118,737 @@
         <v>81341000</v>
       </c>
       <c r="F2">
         <v>35890000</v>
       </c>
       <c r="G2">
         <v>45451000</v>
       </c>
       <c r="H2">
         <v>551089000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>366679000</v>
       </c>
       <c r="K2">
         <v>34893000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-02-02</t>
         </is>
       </c>
       <c r="B3">
         <v>944048000</v>
       </c>
       <c r="C3">
         <v>61668000</v>
       </c>
       <c r="D3">
         <v>2.11</v>
       </c>
       <c r="E3">
         <v>79310000</v>
       </c>
       <c r="F3">
         <v>45175000</v>
       </c>
       <c r="G3">
         <v>34135000</v>
       </c>
       <c r="H3">
         <v>532646000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>345234000</v>
       </c>
       <c r="K3">
         <v>31069000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-02-01</t>
         </is>
       </c>
       <c r="B4">
         <v>920033000</v>
       </c>
       <c r="C4">
         <v>54322000</v>
       </c>
       <c r="D4">
         <v>1.86</v>
       </c>
       <c r="E4">
         <v>92959000</v>
       </c>
       <c r="F4">
         <v>31542000</v>
       </c>
       <c r="G4">
         <v>61417000</v>
       </c>
       <c r="H4">
         <v>596918000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>391109000</v>
       </c>
       <c r="K4">
         <v>93946000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-01-31</t>
         </is>
       </c>
       <c r="B5">
         <v>986914000</v>
       </c>
       <c r="C5">
         <v>60502000</v>
       </c>
       <c r="D5">
         <v>2.15</v>
       </c>
       <c r="E5">
         <v>117459000</v>
       </c>
       <c r="F5">
         <v>28901000</v>
       </c>
       <c r="G5">
         <v>88558000</v>
       </c>
       <c r="H5">
         <v>608278000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>380198000</v>
       </c>
       <c r="K5">
         <v>70227000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-01-30</t>
         </is>
       </c>
       <c r="B6">
         <v>1011091000</v>
       </c>
       <c r="C6">
         <v>66842000</v>
       </c>
       <c r="D6">
         <v>2.39</v>
       </c>
       <c r="E6">
         <v>93853000</v>
       </c>
       <c r="F6">
         <v>26534000</v>
       </c>
       <c r="G6">
         <v>67319000</v>
       </c>
       <c r="H6">
         <v>642344000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>412665000</v>
       </c>
       <c r="K6">
         <v>67057000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-01-28</t>
         </is>
       </c>
       <c r="B7">
         <v>956569000</v>
       </c>
       <c r="C7">
         <v>47212000</v>
       </c>
       <c r="D7">
         <v>1.72</v>
       </c>
       <c r="E7">
         <v>72128000</v>
       </c>
       <c r="F7">
         <v>27297000</v>
       </c>
       <c r="G7">
         <v>44831000</v>
       </c>
       <c r="H7">
         <v>606324000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>383903000</v>
       </c>
       <c r="K7">
         <v>49618000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-02-03</t>
         </is>
       </c>
       <c r="B8">
         <v>849981000</v>
       </c>
       <c r="C8">
         <v>8540000</v>
       </c>
       <c r="D8">
         <v>0.34</v>
       </c>
       <c r="E8">
         <v>35990000</v>
       </c>
       <c r="F8">
         <v>11096000</v>
       </c>
       <c r="G8">
         <v>24894000</v>
       </c>
       <c r="H8">
         <v>516076000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>326353000</v>
       </c>
       <c r="K8">
         <v>78047000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-02-02</t>
         </is>
       </c>
       <c r="B9">
         <v>829664000</v>
       </c>
       <c r="C9">
         <v>30461000</v>
       </c>
       <c r="D9">
         <v>1.23</v>
       </c>
       <c r="E9">
         <v>60244000</v>
       </c>
       <c r="F9">
         <v>4354000</v>
       </c>
       <c r="G9">
         <v>55890000</v>
       </c>
       <c r="H9">
         <v>497906000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>316836000</v>
       </c>
       <c r="K9">
         <v>24603000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-02-01</t>
         </is>
       </c>
       <c r="B10">
         <v>825335000</v>
       </c>
       <c r="C10">
         <v>35897000</v>
       </c>
       <c r="D10">
         <v>1.46</v>
       </c>
       <c r="E10">
         <v>53396000</v>
       </c>
       <c r="F10">
         <v>8306000</v>
       </c>
       <c r="G10">
         <v>45090000</v>
       </c>
       <c r="H10">
         <v>684976000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>316514000</v>
       </c>
       <c r="K10">
         <v>11824000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-01-30</t>
         </is>
       </c>
       <c r="B11">
         <v>575111000</v>
       </c>
       <c r="C11">
         <v>-47483000</v>
       </c>
       <c r="D11">
         <v>-2.01</v>
       </c>
       <c r="E11">
         <v>-30710000</v>
       </c>
       <c r="F11">
         <v>13956000</v>
       </c>
       <c r="G11">
         <v>-44666000</v>
       </c>
       <c r="H11">
         <v>591452000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>246498000</v>
       </c>
       <c r="K11">
         <v>17510000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-01-29</t>
         </is>
       </c>
       <c r="B12">
         <v>769271000</v>
       </c>
       <c r="C12">
         <v>36844000</v>
       </c>
       <c r="D12">
         <v>1.65</v>
       </c>
       <c r="E12">
         <v>59788000</v>
       </c>
       <c r="F12">
         <v>4105000</v>
       </c>
       <c r="G12">
         <v>55683000</v>
       </c>
       <c r="H12">
         <v>633766000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>254196000</v>
       </c>
       <c r="K12">
         <v>19759000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-01-28</t>
         </is>
       </c>
       <c r="B13">
         <v>759260000</v>
       </c>
       <c r="C13">
         <v>29000</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>13370000</v>
       </c>
       <c r="F13">
         <v>19433000</v>
       </c>
       <c r="G13">
         <v>-6063000</v>
       </c>
       <c r="H13">
         <v>553140000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>226593000</v>
       </c>
       <c r="K13">
         <v>20005000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-02-03</t>
         </is>
       </c>
       <c r="B14">
         <v>708059000</v>
       </c>
       <c r="C14">
         <v>-23941000</v>
       </c>
       <c r="D14">
         <v>-1.17</v>
       </c>
       <c r="E14">
         <v>477000</v>
       </c>
       <c r="F14">
         <v>12532000</v>
       </c>
       <c r="G14">
         <v>-12055000</v>
       </c>
       <c r="H14">
         <v>486817000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>192321000</v>
       </c>
       <c r="K14">
         <v>23940000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-02-01</t>
         </is>
       </c>
       <c r="B15">
         <v>649806000</v>
       </c>
       <c r="C15">
         <v>-18057000</v>
       </c>
       <c r="D15">
         <v>-0.97</v>
       </c>
       <c r="E15">
         <v>-19745000</v>
       </c>
       <c r="F15">
         <v>7872000</v>
       </c>
       <c r="G15">
         <v>-27617000</v>
       </c>
       <c r="H15">
         <v>452361000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>162296000</v>
       </c>
       <c r="K15">
         <v>20279000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-01-31</t>
         </is>
       </c>
       <c r="B16">
         <v>653812000</v>
       </c>
       <c r="C16">
         <v>-5909000</v>
       </c>
       <c r="D16">
         <v>-0.31</v>
       </c>
       <c r="E16">
         <v>-1461000</v>
       </c>
       <c r="F16">
         <v>3763000</v>
       </c>
       <c r="G16">
         <v>-5224000</v>
       </c>
       <c r="H16">
         <v>421419000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>157314000</v>
       </c>
       <c r="K16">
         <v>16788000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">THE CATO CORPORATION</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.520Z</t>
+          <t xml:space="preserve">2026-10-11T23:50:15.176Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018255</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>