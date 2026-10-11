--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -112,417 +112,417 @@
         <v>4981000000</v>
       </c>
       <c r="D2">
         <v>7.4</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>81218000000</v>
       </c>
       <c r="I2">
         <v>67816000000</v>
       </c>
       <c r="J2">
         <v>12929000000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>65875000000</v>
       </c>
       <c r="C3">
         <v>5722000000</v>
       </c>
       <c r="D3">
         <v>8.48</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>88970000000</v>
       </c>
       <c r="I3">
         <v>71388000000</v>
       </c>
       <c r="J3">
         <v>17582000000</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>55656000000</v>
       </c>
       <c r="C4">
         <v>6570000000</v>
       </c>
       <c r="D4">
         <v>9.95</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>84755000000</v>
       </c>
       <c r="I4">
         <v>64018000000</v>
       </c>
       <c r="J4">
         <v>20878000000</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>55184000000</v>
       </c>
       <c r="C5">
         <v>2468000000</v>
       </c>
       <c r="D5">
         <v>3.9</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>84498000000</v>
       </c>
       <c r="I5">
         <v>67672000000</v>
       </c>
       <c r="J5">
         <v>16826000000</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>47011000000</v>
       </c>
       <c r="C6">
         <v>2523000000</v>
       </c>
       <c r="D6">
         <v>4.18</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>78342000000</v>
       </c>
       <c r="I6">
         <v>63457000000</v>
       </c>
       <c r="J6">
         <v>14885000000</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>38537000000</v>
       </c>
       <c r="C7">
         <v>-59000000</v>
       </c>
       <c r="D7">
         <v>-0.11</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>74704000000</v>
       </c>
       <c r="I7">
         <v>61491000000</v>
       </c>
       <c r="J7">
         <v>13228000000</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>45462000000</v>
       </c>
       <c r="C8">
         <v>759000000</v>
       </c>
       <c r="D8">
         <v>1.26</v>
       </c>
       <c r="E8">
         <v>5706000000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>76962000000</v>
       </c>
       <c r="I8">
         <v>63196000000</v>
       </c>
       <c r="J8">
         <v>13766000000</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>54722000000</v>
       </c>
       <c r="C9">
         <v>6148000000</v>
       </c>
       <c r="D9">
         <v>10.26</v>
       </c>
       <c r="E9">
         <v>6558000000</v>
       </c>
       <c r="F9">
         <v>1276000000</v>
       </c>
       <c r="G9">
         <v>5282000000</v>
       </c>
       <c r="H9">
         <v>78509000000</v>
       </c>
       <c r="I9">
         <v>64429000000</v>
       </c>
       <c r="J9">
         <v>14080000000</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>53800000000</v>
       </c>
       <c r="C10">
         <v>6094000000</v>
       </c>
       <c r="D10">
         <v>10.74</v>
       </c>
       <c r="E10">
         <v>6912000000</v>
       </c>
       <c r="F10">
         <v>1056000000</v>
       </c>
       <c r="G10">
         <v>5856000000</v>
       </c>
       <c r="H10">
         <v>78453000000</v>
       </c>
       <c r="I10">
         <v>63824000000</v>
       </c>
       <c r="J10">
         <v>14629000000</v>
       </c>
       <c r="K10"/>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>41748000000</v>
       </c>
       <c r="C11">
         <v>3003000000</v>
       </c>
       <c r="D11">
         <v>5.46</v>
       </c>
       <c r="E11">
         <v>6327000000</v>
@@ -530,51 +530,51 @@
       <c r="F11">
         <v>978000000</v>
       </c>
       <c r="G11">
         <v>5349000000</v>
       </c>
       <c r="H11">
         <v>78324000000</v>
       </c>
       <c r="I11">
         <v>62946000000</v>
       </c>
       <c r="J11">
         <v>15378000000</v>
       </c>
       <c r="K11">
         <v>9352000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>50971000000</v>
       </c>
       <c r="C12">
         <v>6493000000</v>
       </c>
       <c r="D12">
         <v>11.83</v>
       </c>
       <c r="E12">
         <v>7198000000</v>
@@ -582,51 +582,51 @@
       <c r="F12">
         <v>1093000000</v>
       </c>
       <c r="G12">
         <v>6105000000</v>
       </c>
       <c r="H12">
         <v>82793000000</v>
       </c>
       <c r="I12">
         <v>66277000000</v>
       </c>
       <c r="J12">
         <v>16516000000</v>
       </c>
       <c r="K12">
         <v>9254000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>59427000000</v>
       </c>
       <c r="C13">
         <v>6704000000</v>
       </c>
       <c r="D13">
         <v>12.64</v>
       </c>
       <c r="E13">
         <v>7766000000</v>
@@ -634,51 +634,51 @@
       <c r="F13">
         <v>1296000000</v>
       </c>
       <c r="G13">
         <v>6470000000</v>
       </c>
       <c r="H13">
         <v>81943000000</v>
       </c>
       <c r="I13">
         <v>66052000000</v>
       </c>
       <c r="J13">
         <v>15891000000</v>
       </c>
       <c r="K13">
         <v>7004000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>67060000000</v>
       </c>
       <c r="C14">
         <v>10332000000</v>
       </c>
       <c r="D14">
         <v>20.12</v>
       </c>
       <c r="E14">
         <v>12885000000</v>
@@ -686,51 +686,51 @@
       <c r="F14">
         <v>1597000000</v>
       </c>
       <c r="G14">
         <v>11288000000</v>
       </c>
       <c r="H14">
         <v>87476000000</v>
       </c>
       <c r="I14">
         <v>67973000000</v>
       </c>
       <c r="J14">
         <v>19503000000</v>
       </c>
       <c r="K14">
         <v>6978000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>64809000000</v>
       </c>
       <c r="C15">
         <v>10788000000</v>
       </c>
       <c r="D15">
         <v>22.05</v>
       </c>
       <c r="E15">
         <v>12035000000</v>
@@ -738,51 +738,51 @@
       <c r="F15">
         <v>1988000000</v>
       </c>
       <c r="G15">
         <v>10047000000</v>
       </c>
       <c r="H15">
         <v>87764000000</v>
       </c>
       <c r="I15">
         <v>68270000000</v>
       </c>
       <c r="J15">
         <v>19494000000</v>
       </c>
       <c r="K15">
         <v>6889000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>67589000000</v>
       </c>
       <c r="C16">
         <v>8882000000</v>
       </c>
       <c r="D16">
         <v>18.81</v>
       </c>
       <c r="E16">
         <v>11739000000</v>
@@ -790,37 +790,37 @@
       <c r="F16">
         <v>2821000000</v>
       </c>
       <c r="G16">
         <v>8918000000</v>
       </c>
       <c r="H16">
         <v>98585000000</v>
       </c>
       <c r="I16">
         <v>77267000000</v>
       </c>
       <c r="J16">
         <v>21318000000</v>
       </c>
       <c r="K16">
         <v>9980000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">CATERPILLAR INC</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.809Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:14.342Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000018230</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>