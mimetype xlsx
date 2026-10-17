--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -112,239 +112,239 @@
       <c r="D2"/>
       <c r="E2">
         <v>-12770</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>38873</v>
       </c>
       <c r="I2">
         <v>1418</v>
       </c>
       <c r="J2">
         <v>37455</v>
       </c>
       <c r="K2">
         <v>15361</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-58683</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-42460</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>34980</v>
       </c>
       <c r="I3">
         <v>158</v>
       </c>
       <c r="J3">
         <v>34822</v>
       </c>
       <c r="K3">
         <v>28951</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-20323</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-13970</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>14981</v>
       </c>
       <c r="I4">
         <v>482</v>
       </c>
       <c r="J4">
         <v>14499</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>240206</v>
       </c>
       <c r="C5">
         <v>-6930139</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-1425031</v>
       </c>
       <c r="F5">
         <v>573052</v>
       </c>
       <c r="G5">
         <v>-1998083</v>
       </c>
       <c r="H5">
         <v>2067064</v>
       </c>
       <c r="I5">
         <v>5588589</v>
       </c>
       <c r="J5">
         <v>-3521525</v>
       </c>
       <c r="K5">
         <v>165536</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>1762978</v>
       </c>
       <c r="C6">
         <v>-8786277</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-1582026</v>
       </c>
       <c r="F6">
         <v>56213</v>
       </c>
       <c r="G6">
         <v>-1638239</v>
       </c>
       <c r="H6">
         <v>3682711</v>
       </c>
       <c r="I6">
         <v>3890894</v>
       </c>
       <c r="J6">
         <v>-208183</v>
       </c>
       <c r="K6">
         <v>58711</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>2981982</v>
       </c>
       <c r="C7">
         <v>-10165960</v>
       </c>
       <c r="D7">
         <v>-0.66</v>
       </c>
       <c r="E7">
         <v>-1854751</v>
@@ -352,51 +352,51 @@
       <c r="F7">
         <v>41448</v>
       </c>
       <c r="G7">
         <v>-1896199</v>
       </c>
       <c r="H7">
         <v>2857871</v>
       </c>
       <c r="I7">
         <v>3048092</v>
       </c>
       <c r="J7">
         <v>-190221</v>
       </c>
       <c r="K7">
         <v>773795</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>3522075</v>
       </c>
       <c r="C8">
         <v>-8220851</v>
       </c>
       <c r="D8">
         <v>-0.4</v>
       </c>
       <c r="E8">
         <v>-3204994</v>
@@ -404,51 +404,51 @@
       <c r="F8">
         <v>53689</v>
       </c>
       <c r="G8">
         <v>-3258683</v>
       </c>
       <c r="H8">
         <v>7603926</v>
       </c>
       <c r="I8">
         <v>4097929</v>
       </c>
       <c r="J8">
         <v>3505997</v>
       </c>
       <c r="K8">
         <v>5036787</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>1737256</v>
       </c>
       <c r="C9">
         <v>-16973758</v>
       </c>
       <c r="D9">
         <v>-0.49</v>
       </c>
       <c r="E9">
         <v>-5726207</v>
@@ -456,151 +456,151 @@
       <c r="F9">
         <v>241311</v>
       </c>
       <c r="G9">
         <v>-5967518</v>
       </c>
       <c r="H9">
         <v>10742225</v>
       </c>
       <c r="I9">
         <v>6190888</v>
       </c>
       <c r="J9">
         <v>4551337</v>
       </c>
       <c r="K9">
         <v>7604562</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>3666346</v>
       </c>
       <c r="C10">
         <v>-15483797</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-5328661</v>
       </c>
       <c r="F10">
         <v>318639</v>
       </c>
       <c r="G10">
         <v>-5647300</v>
       </c>
       <c r="H10">
         <v>3502004</v>
       </c>
       <c r="I10">
         <v>9266216</v>
       </c>
       <c r="J10">
         <v>-5764212</v>
       </c>
       <c r="K10">
         <v>122390</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>2279867</v>
       </c>
       <c r="C11">
         <v>-7679692</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-5000388</v>
       </c>
       <c r="F11">
         <v>314771</v>
       </c>
       <c r="G11">
         <v>-5315159</v>
       </c>
       <c r="H11">
         <v>8518767</v>
       </c>
       <c r="I11">
         <v>7517976</v>
       </c>
       <c r="J11">
         <v>1000791</v>
       </c>
       <c r="K11">
         <v>750218</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>5912727</v>
       </c>
       <c r="C12">
         <v>-8869379</v>
       </c>
       <c r="D12">
         <v>-0.13</v>
       </c>
       <c r="E12">
         <v>-2651889</v>
@@ -608,51 +608,51 @@
       <c r="F12">
         <v>331834</v>
       </c>
       <c r="G12">
         <v>-2983723</v>
       </c>
       <c r="H12">
         <v>22024345</v>
       </c>
       <c r="I12">
         <v>12416772</v>
       </c>
       <c r="J12">
         <v>9607573</v>
       </c>
       <c r="K12">
         <v>2054050</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>13444542</v>
       </c>
       <c r="C13">
         <v>-9475067</v>
       </c>
       <c r="D13">
         <v>-0.1</v>
       </c>
       <c r="E13">
         <v>-2049857</v>
@@ -660,85 +660,85 @@
       <c r="F13">
         <v>61611</v>
       </c>
       <c r="G13">
         <v>-2111468</v>
       </c>
       <c r="H13">
         <v>31694713</v>
       </c>
       <c r="I13">
         <v>25288224</v>
       </c>
       <c r="J13">
         <v>6406489</v>
       </c>
       <c r="K13">
         <v>2583833</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>18136880</v>
       </c>
       <c r="C14">
         <v>-7082258</v>
       </c>
       <c r="D14">
         <v>-0.06</v>
       </c>
       <c r="E14">
         <v>-1125482</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>23246893</v>
       </c>
       <c r="I14">
         <v>23098734</v>
       </c>
       <c r="J14">
         <v>148159</v>
       </c>
       <c r="K14">
         <v>969676</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">TREES CORPORATION</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:29:59.246Z</t>
+          <t xml:space="preserve">2026-10-17T21:27:08.095Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001477009</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>