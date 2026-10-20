--- v0 (2026-08-15)
+++ v1 (2026-10-20)
@@ -118,385 +118,385 @@
       <c r="F2">
         <v>2092852</v>
       </c>
       <c r="G2">
         <v>24783207</v>
       </c>
       <c r="H2">
         <v>1061906800</v>
       </c>
       <c r="I2">
         <v>297545399</v>
       </c>
       <c r="J2">
         <v>763838578</v>
       </c>
       <c r="K2">
         <v>423663906</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Cango Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T20:00:54.205Z</t>
+          <t xml:space="preserve">2026-10-20T22:31:25.656Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725123</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>206852944</v>
       </c>
       <c r="C3">
         <v>56151268</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>60745100</v>
       </c>
       <c r="F3">
         <v>6180298</v>
       </c>
       <c r="G3">
         <v>54564802</v>
       </c>
       <c r="H3">
         <v>1254930388</v>
       </c>
       <c r="I3">
         <v>466102745</v>
       </c>
       <c r="J3">
         <v>786843853</v>
       </c>
       <c r="K3">
         <v>287614509</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Cango Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T20:00:54.205Z</t>
+          <t xml:space="preserve">2026-10-20T22:31:25.656Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725123</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>314548928</v>
       </c>
       <c r="C4">
         <v>516401202</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-95266239</v>
       </c>
       <c r="F4">
         <v>821543</v>
       </c>
       <c r="G4">
         <v>-96087782</v>
       </c>
       <c r="H4">
         <v>1861445610</v>
       </c>
       <c r="I4">
         <v>577888654</v>
       </c>
       <c r="J4">
         <v>1283556956</v>
       </c>
       <c r="K4">
         <v>218681927</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Cango Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T20:00:54.205Z</t>
+          <t xml:space="preserve">2026-10-20T22:31:25.656Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725123</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>615402882</v>
       </c>
       <c r="C5">
         <v>-1340794</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-63457746</v>
       </c>
       <c r="F5">
         <v>2969285</v>
       </c>
       <c r="G5">
         <v>-66427031</v>
       </c>
       <c r="H5">
         <v>1717839507</v>
       </c>
       <c r="I5">
         <v>620867027</v>
       </c>
       <c r="J5">
         <v>1096972480</v>
       </c>
       <c r="K5">
         <v>225152516</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Cango Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T20:00:54.205Z</t>
+          <t xml:space="preserve">2026-10-20T22:31:25.656Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725123</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>287138761</v>
       </c>
       <c r="C6">
         <v>-161109996</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-82263099</v>
       </c>
       <c r="F6">
         <v>670161</v>
       </c>
       <c r="G6">
         <v>-82933260</v>
       </c>
       <c r="H6">
         <v>1017260967</v>
       </c>
       <c r="I6">
         <v>390643064</v>
       </c>
       <c r="J6">
         <v>623115258</v>
       </c>
       <c r="K6">
         <v>54937847</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Cango Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T20:00:54.205Z</t>
+          <t xml:space="preserve">2026-10-20T22:31:25.656Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725123</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-5476743</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>146304470</v>
       </c>
       <c r="F7">
         <v>251360</v>
       </c>
       <c r="G7">
         <v>146053110</v>
       </c>
       <c r="H7">
         <v>654743027</v>
       </c>
       <c r="I7">
         <v>117133133</v>
       </c>
       <c r="J7">
         <v>532819452</v>
       </c>
       <c r="K7">
         <v>102278832</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Cango Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T20:00:54.205Z</t>
+          <t xml:space="preserve">2026-10-20T22:31:25.656Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725123</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>89908403</v>
       </c>
       <c r="C8">
         <v>41652311</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-40831305</v>
       </c>
       <c r="F8">
         <v>65110</v>
       </c>
       <c r="G8">
         <v>-40896415</v>
       </c>
       <c r="H8">
         <v>817779699</v>
       </c>
       <c r="I8">
         <v>263912801</v>
       </c>
       <c r="J8">
         <v>553866898</v>
       </c>
       <c r="K8">
         <v>90431392</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Cango Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T20:00:54.205Z</t>
+          <t xml:space="preserve">2026-10-20T22:31:25.656Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725123</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>688079223</v>
       </c>
       <c r="C9">
         <v>-621952043</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-109829414</v>
       </c>
       <c r="F9">
         <v>9408716</v>
       </c>
       <c r="G9">
         <v>-119238130</v>
       </c>
       <c r="H9">
         <v>1132985333</v>
       </c>
       <c r="I9">
         <v>735944047</v>
       </c>
       <c r="J9">
         <v>397041286</v>
       </c>
       <c r="K9">
         <v>41243627</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Cango Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T20:00:54.205Z</t>
+          <t xml:space="preserve">2026-10-20T22:31:25.656Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001725123</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>