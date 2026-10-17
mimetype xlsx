--- v0 (2026-08-14)
+++ v1 (2026-10-17)
@@ -116,51 +116,51 @@
       </c>
       <c r="E2">
         <v>13263000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>88772000</v>
       </c>
       <c r="I2">
         <v>50058000</v>
       </c>
       <c r="J2">
         <v>37747000</v>
       </c>
       <c r="K2">
         <v>9834000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-09-30</t>
         </is>
       </c>
       <c r="B3">
         <v>34062000</v>
       </c>
       <c r="C3">
         <v>-10962000</v>
       </c>
       <c r="D3">
         <v>-1.22</v>
       </c>
       <c r="E3">
         <v>11466000</v>
@@ -168,51 +168,51 @@
       <c r="F3">
         <v>5022000</v>
       </c>
       <c r="G3">
         <v>6444000</v>
       </c>
       <c r="H3">
         <v>69890000</v>
       </c>
       <c r="I3">
         <v>39765000</v>
       </c>
       <c r="J3">
         <v>29643000</v>
       </c>
       <c r="K3">
         <v>8845000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-09-30</t>
         </is>
       </c>
       <c r="B4">
         <v>24608000</v>
       </c>
       <c r="C4">
         <v>-8672000</v>
       </c>
       <c r="D4">
         <v>-1.03</v>
       </c>
       <c r="E4">
         <v>3191000</v>
@@ -220,51 +220,51 @@
       <c r="F4">
         <v>7525000</v>
       </c>
       <c r="G4">
         <v>-4334000</v>
       </c>
       <c r="H4">
         <v>62714000</v>
       </c>
       <c r="I4">
         <v>40394000</v>
       </c>
       <c r="J4">
         <v>21749000</v>
       </c>
       <c r="K4">
         <v>7828000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-09-30</t>
         </is>
       </c>
       <c r="B5">
         <v>31445000</v>
       </c>
       <c r="C5">
         <v>1338000</v>
       </c>
       <c r="D5">
         <v>0.08</v>
       </c>
       <c r="E5">
         <v>5569000</v>
@@ -272,483 +272,483 @@
       <c r="F5">
         <v>4923000</v>
       </c>
       <c r="G5">
         <v>646000</v>
       </c>
       <c r="H5">
         <v>54770000</v>
       </c>
       <c r="I5">
         <v>34825000</v>
       </c>
       <c r="J5">
         <v>19198000</v>
       </c>
       <c r="K5">
         <v>16104000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-09-30</t>
         </is>
       </c>
       <c r="B6">
         <v>17533000</v>
       </c>
       <c r="C6">
         <v>1769000</v>
       </c>
       <c r="D6">
         <v>0.15</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>3715000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>41553000</v>
       </c>
       <c r="I6">
         <v>22291000</v>
       </c>
       <c r="J6">
         <v>18617000</v>
       </c>
       <c r="K6">
         <v>8471000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-09-30</t>
         </is>
       </c>
       <c r="B7">
         <v>13627000</v>
       </c>
       <c r="C7">
         <v>-2864000</v>
       </c>
       <c r="D7">
         <v>-0.44</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>1940000</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>31568000</v>
       </c>
       <c r="I7">
         <v>17824000</v>
       </c>
       <c r="J7">
         <v>13214000</v>
       </c>
       <c r="K7">
         <v>15550000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-09-30</t>
         </is>
       </c>
       <c r="B8">
         <v>13030000</v>
       </c>
       <c r="C8">
         <v>2314000</v>
       </c>
       <c r="D8">
         <v>0.14</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>1275000</v>
       </c>
       <c r="G8"/>
       <c r="H8">
         <v>33020000</v>
       </c>
       <c r="I8">
         <v>14837000</v>
       </c>
       <c r="J8">
         <v>17252000</v>
       </c>
       <c r="K8">
         <v>16281000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-30</t>
         </is>
       </c>
       <c r="B9">
         <v>9368000</v>
       </c>
       <c r="C9">
         <v>-1418000</v>
       </c>
       <c r="D9">
         <v>-0.21</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>13542000</v>
       </c>
       <c r="G9"/>
       <c r="H9">
         <v>31378000</v>
       </c>
       <c r="I9">
         <v>15139000</v>
       </c>
       <c r="J9">
         <v>16026000</v>
       </c>
       <c r="K9">
         <v>5965000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-30</t>
         </is>
       </c>
       <c r="B10">
         <v>12075000</v>
       </c>
       <c r="C10">
         <v>-12417000</v>
       </c>
       <c r="D10">
         <v>-1.5</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>1309000</v>
       </c>
       <c r="G10"/>
       <c r="H10">
         <v>18302000</v>
       </c>
       <c r="I10">
         <v>16973000</v>
       </c>
       <c r="J10">
         <v>1229000</v>
       </c>
       <c r="K10">
         <v>4613000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-09-30</t>
         </is>
       </c>
       <c r="B11">
         <v>18347000</v>
       </c>
       <c r="C11">
         <v>-4677000</v>
       </c>
       <c r="D11">
         <v>-0.57</v>
       </c>
       <c r="E11"/>
       <c r="F11">
         <v>3514000</v>
       </c>
       <c r="G11"/>
       <c r="H11">
         <v>15182000</v>
       </c>
       <c r="I11">
         <v>17135000</v>
       </c>
       <c r="J11">
         <v>-2045000</v>
       </c>
       <c r="K11">
         <v>4584000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-09-30</t>
         </is>
       </c>
       <c r="B12">
         <v>18113000</v>
       </c>
       <c r="C12">
         <v>7203000</v>
       </c>
       <c r="D12">
         <v>0.73</v>
       </c>
       <c r="E12"/>
       <c r="F12">
         <v>3091000</v>
       </c>
       <c r="G12"/>
       <c r="H12">
         <v>24435000</v>
       </c>
       <c r="I12">
         <v>14928000</v>
       </c>
       <c r="J12">
         <v>9499000</v>
       </c>
       <c r="K12">
         <v>11279000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-30</t>
         </is>
       </c>
       <c r="B13">
         <v>28545000</v>
       </c>
       <c r="C13">
         <v>6172000</v>
       </c>
       <c r="D13">
         <v>0.57</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>13805000</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>37215000</v>
       </c>
       <c r="I13">
         <v>18054000</v>
       </c>
       <c r="J13">
         <v>19141000</v>
       </c>
       <c r="K13">
         <v>12804000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B14">
         <v>25269000</v>
       </c>
       <c r="C14">
         <v>-811000</v>
       </c>
       <c r="D14">
         <v>-0.1</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>12540000</v>
       </c>
       <c r="G14"/>
       <c r="H14">
         <v>35421000</v>
       </c>
       <c r="I14">
         <v>16664000</v>
       </c>
       <c r="J14">
         <v>18744000</v>
       </c>
       <c r="K14">
         <v>2830000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-30</t>
         </is>
       </c>
       <c r="B15">
         <v>18075000</v>
       </c>
       <c r="C15">
         <v>-5331000</v>
       </c>
       <c r="D15">
         <v>-0.56</v>
       </c>
       <c r="E15">
         <v>5334000</v>
@@ -756,51 +756,51 @@
       <c r="F15">
         <v>4228000</v>
       </c>
       <c r="G15">
         <v>1106000</v>
       </c>
       <c r="H15">
         <v>30669000</v>
       </c>
       <c r="I15">
         <v>17607000</v>
       </c>
       <c r="J15">
         <v>13040000</v>
       </c>
       <c r="K15">
         <v>4285000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-09-30</t>
         </is>
       </c>
       <c r="B16">
         <v>13697000</v>
       </c>
       <c r="C16">
         <v>-7111000</v>
       </c>
       <c r="D16">
         <v>-0.71</v>
       </c>
       <c r="E16">
         <v>-1773000</v>
@@ -808,37 +808,37 @@
       <c r="F16">
         <v>254000</v>
       </c>
       <c r="G16">
         <v>-2027000</v>
       </c>
       <c r="H16">
         <v>20812000</v>
       </c>
       <c r="I16">
         <v>13790000</v>
       </c>
       <c r="J16">
         <v>7008000</v>
       </c>
       <c r="K16">
         <v>2886000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">BARNWELL INDUSTRIES, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:43:10.443Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.564Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000010048</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>