--- v0 (2026-08-16)
+++ v1 (2026-10-15)
@@ -118,51 +118,51 @@
       <c r="F2">
         <v>3262000</v>
       </c>
       <c r="G2">
         <v>-50570000</v>
       </c>
       <c r="H2">
         <v>46542000</v>
       </c>
       <c r="I2">
         <v>46193000</v>
       </c>
       <c r="J2">
         <v>-104947000</v>
       </c>
       <c r="K2">
         <v>5542000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Bolt Biotherapeutics, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:24:37.842Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.477Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001641281</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>1260000</v>
       </c>
       <c r="C3">
         <v>-98591000</v>
       </c>
       <c r="D3">
         <v>-2.97</v>
       </c>
       <c r="E3">
         <v>-57066000</v>
@@ -170,51 +170,51 @@
       <c r="F3">
         <v>2338000</v>
       </c>
       <c r="G3">
         <v>-59404000</v>
       </c>
       <c r="H3">
         <v>307718000</v>
       </c>
       <c r="I3">
         <v>57599000</v>
       </c>
       <c r="J3">
         <v>250119000</v>
       </c>
       <c r="K3">
         <v>27383000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Bolt Biotherapeutics, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:24:37.842Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.477Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001641281</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>5729000</v>
       </c>
       <c r="C4">
         <v>-88098000</v>
       </c>
       <c r="D4">
         <v>-2.36</v>
       </c>
       <c r="E4">
         <v>-76504000</v>
@@ -222,51 +222,51 @@
       <c r="F4">
         <v>1953000</v>
       </c>
       <c r="G4">
         <v>-78457000</v>
       </c>
       <c r="H4">
         <v>227807000</v>
       </c>
       <c r="I4">
         <v>56301000</v>
       </c>
       <c r="J4">
         <v>171506000</v>
       </c>
       <c r="K4">
         <v>9244000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Bolt Biotherapeutics, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:24:37.842Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.477Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001641281</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>7876000</v>
       </c>
       <c r="C5">
         <v>-69197000</v>
       </c>
       <c r="D5">
         <v>-1.83</v>
       </c>
       <c r="E5">
         <v>-69525000</v>
@@ -274,51 +274,51 @@
       <c r="F5">
         <v>206000</v>
       </c>
       <c r="G5">
         <v>-69731000</v>
       </c>
       <c r="H5">
         <v>159784000</v>
       </c>
       <c r="I5">
         <v>47043000</v>
       </c>
       <c r="J5">
         <v>112741000</v>
       </c>
       <c r="K5">
         <v>10810000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bolt Biotherapeutics, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:24:37.842Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.477Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001641281</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>7690000</v>
       </c>
       <c r="C6">
         <v>-63118000</v>
       </c>
       <c r="D6">
         <v>-33.06</v>
       </c>
       <c r="E6">
         <v>-61289000</v>
@@ -326,51 +326,51 @@
       <c r="F6">
         <v>41000</v>
       </c>
       <c r="G6">
         <v>-61330000</v>
       </c>
       <c r="H6">
         <v>99632000</v>
       </c>
       <c r="I6">
         <v>42434000</v>
       </c>
       <c r="J6">
         <v>57198000</v>
       </c>
       <c r="K6">
         <v>7205000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Bolt Biotherapeutics, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:24:37.842Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.477Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001641281</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>7695000</v>
       </c>
       <c r="C7">
         <v>-33376000</v>
       </c>
       <c r="D7">
         <v>-17.85</v>
       </c>
       <c r="E7">
         <v>-39850000</v>
@@ -378,37 +378,37 @@
       <c r="F7">
         <v>72000</v>
       </c>
       <c r="G7">
         <v>-39922000</v>
       </c>
       <c r="H7">
         <v>56748000</v>
       </c>
       <c r="I7">
         <v>30243000</v>
       </c>
       <c r="J7">
         <v>26505000</v>
       </c>
       <c r="K7">
         <v>11703000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Bolt Biotherapeutics, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T09:24:37.842Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.477Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001641281</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>