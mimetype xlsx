--- v0 (2026-08-18)
+++ v1 (2026-10-21)
@@ -114,285 +114,285 @@
       <c r="D2">
         <v>83.88</v>
       </c>
       <c r="E2">
         <v>426000000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>1414000000</v>
       </c>
       <c r="I2">
         <v>1285000000</v>
       </c>
       <c r="J2">
         <v>129000000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKFIELD WEALTH SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T12:17:36.831Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:09.926Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001837429</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>1041000000</v>
       </c>
       <c r="C3">
         <v>-112000000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>1688000000</v>
       </c>
       <c r="F3">
         <v>1000000</v>
       </c>
       <c r="G3">
         <v>1687000000</v>
       </c>
       <c r="H3">
         <v>11577000000</v>
       </c>
       <c r="I3">
         <v>10232000000</v>
       </c>
       <c r="J3">
         <v>1345000000</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKFIELD WEALTH SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T12:17:36.831Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:09.926Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001837429</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>4413000000</v>
       </c>
       <c r="C4">
         <v>501000000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>644000000</v>
       </c>
       <c r="F4">
         <v>24000000</v>
       </c>
       <c r="G4">
         <v>620000000</v>
       </c>
       <c r="H4">
         <v>43458000000</v>
       </c>
       <c r="I4">
         <v>39193000000</v>
       </c>
       <c r="J4">
         <v>1685000000</v>
       </c>
       <c r="K4">
         <v>2145000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKFIELD WEALTH SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T12:17:36.831Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:09.926Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001837429</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>6912000000</v>
       </c>
       <c r="C5">
         <v>797000000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>1507000000</v>
       </c>
       <c r="F5">
         <v>135000000</v>
       </c>
       <c r="G5">
         <v>1372000000</v>
       </c>
       <c r="H5">
         <v>61643000000</v>
       </c>
       <c r="I5">
         <v>52794000000</v>
       </c>
       <c r="J5">
         <v>6155000000</v>
       </c>
       <c r="K5">
         <v>4308000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKFIELD WEALTH SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T12:17:36.831Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:09.926Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001837429</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>14103000000</v>
       </c>
       <c r="C6">
         <v>1247000000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>4569000000</v>
       </c>
       <c r="F6">
         <v>40000000</v>
       </c>
       <c r="G6">
         <v>4529000000</v>
       </c>
       <c r="H6">
         <v>139953000000</v>
       </c>
       <c r="I6">
         <v>126877000000</v>
       </c>
       <c r="J6">
         <v>13076000000</v>
       </c>
       <c r="K6">
         <v>12243000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKFIELD WEALTH SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T12:17:36.831Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:09.926Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001837429</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>11635000000</v>
       </c>
       <c r="C7">
         <v>863000000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>2614000000</v>
       </c>
       <c r="F7">
         <v>69000000</v>
       </c>
       <c r="G7">
         <v>2545000000</v>
       </c>
       <c r="H7">
         <v>157181000000</v>
       </c>
       <c r="I7">
         <v>139264000000</v>
       </c>
       <c r="J7">
         <v>17917000000</v>
       </c>
       <c r="K7">
         <v>13014000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKFIELD WEALTH SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T12:17:36.831Z</t>
+          <t xml:space="preserve">2026-10-21T02:05:09.926Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001837429</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>