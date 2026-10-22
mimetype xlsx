--- v0 (2026-08-15)
+++ v1 (2026-10-22)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>2125000</v>
       </c>
       <c r="G2">
         <v>10694000</v>
       </c>
       <c r="H2">
         <v>54469000</v>
       </c>
       <c r="I2">
         <v>58525000</v>
       </c>
       <c r="J2">
         <v>-6840000</v>
       </c>
       <c r="K2">
         <v>6076000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">BACKBLAZE, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T18:29:54.950Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:23.552Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001462056</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>67479000</v>
       </c>
       <c r="C3">
         <v>-21704000</v>
       </c>
       <c r="D3">
         <v>-1.07</v>
       </c>
       <c r="E3">
         <v>3520000</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>7562000</v>
       </c>
       <c r="G3">
         <v>-4042000</v>
       </c>
       <c r="H3">
         <v>163581000</v>
       </c>
       <c r="I3">
         <v>68095000</v>
       </c>
       <c r="J3">
         <v>95486000</v>
       </c>
       <c r="K3">
         <v>104843000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">BACKBLAZE, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T18:29:54.950Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:23.552Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001462056</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>85155000</v>
       </c>
       <c r="C4">
         <v>-51398000</v>
       </c>
       <c r="D4">
         <v>-1.62</v>
       </c>
       <c r="E4">
         <v>-13781000</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>7349000</v>
       </c>
       <c r="G4">
         <v>-21130000</v>
       </c>
       <c r="H4">
         <v>152458000</v>
       </c>
       <c r="I4">
         <v>83710000</v>
       </c>
       <c r="J4">
         <v>68748000</v>
       </c>
       <c r="K4">
         <v>6690000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">BACKBLAZE, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T18:29:54.950Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:23.552Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001462056</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>102019000</v>
       </c>
       <c r="C5">
         <v>-59713000</v>
       </c>
       <c r="D5">
         <v>-1.66</v>
       </c>
       <c r="E5">
         <v>-7350000</v>
@@ -276,51 +276,51 @@
       <c r="F5">
         <v>5512000</v>
       </c>
       <c r="G5">
         <v>-12862000</v>
       </c>
       <c r="H5">
         <v>131687000</v>
       </c>
       <c r="I5">
         <v>86749000</v>
       </c>
       <c r="J5">
         <v>44938000</v>
       </c>
       <c r="K5">
         <v>12502000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">BACKBLAZE, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T18:29:54.950Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:23.552Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001462056</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>127628000</v>
       </c>
       <c r="C6">
         <v>-48531000</v>
       </c>
       <c r="D6">
         <v>-1.11</v>
       </c>
       <c r="E6">
         <v>12505000</v>
@@ -328,51 +328,51 @@
       <c r="F6">
         <v>1711000</v>
       </c>
       <c r="G6">
         <v>10794000</v>
       </c>
       <c r="H6">
         <v>168558000</v>
       </c>
       <c r="I6">
         <v>90936000</v>
       </c>
       <c r="J6">
         <v>77622000</v>
       </c>
       <c r="K6">
         <v>45776000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">BACKBLAZE, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T18:29:54.950Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:23.552Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001462056</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>145835000</v>
       </c>
       <c r="C7">
         <v>-25612000</v>
       </c>
       <c r="D7">
         <v>-0.46</v>
       </c>
       <c r="E7">
         <v>23544000</v>
@@ -380,37 +380,37 @@
       <c r="F7">
         <v>4694000</v>
       </c>
       <c r="G7">
         <v>18850000</v>
       </c>
       <c r="H7">
         <v>191826000</v>
       </c>
       <c r="I7">
         <v>108605000</v>
       </c>
       <c r="J7">
         <v>83221000</v>
       </c>
       <c r="K7">
         <v>29182000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">BACKBLAZE, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T18:29:54.950Z</t>
+          <t xml:space="preserve">2026-10-22T01:22:23.552Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001462056</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>