--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -114,283 +114,283 @@
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>36627000</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>531539000</v>
       </c>
       <c r="I2">
         <v>168392000</v>
       </c>
       <c r="J2">
         <v>363147000</v>
       </c>
       <c r="K2">
         <v>166511000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-02-02</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>164305000</v>
       </c>
       <c r="D3">
         <v>3.44</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>30297000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>477974000</v>
       </c>
       <c r="I3">
         <v>188325000</v>
       </c>
       <c r="J3">
         <v>289649000</v>
       </c>
       <c r="K3">
         <v>117608000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-02-01</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>162584000</v>
       </c>
       <c r="D4">
         <v>3.39</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>28811000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>546293000</v>
       </c>
       <c r="I4">
         <v>184363000</v>
       </c>
       <c r="J4">
         <v>361930000</v>
       </c>
       <c r="K4">
         <v>164868000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-01-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>162564000</v>
       </c>
       <c r="D5">
         <v>3.38</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>45454000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>542993000</v>
       </c>
       <c r="I5">
         <v>187715000</v>
       </c>
       <c r="J5">
         <v>355278000</v>
       </c>
       <c r="K5">
         <v>133708000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-01-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>147283000</v>
       </c>
       <c r="D6">
         <v>3.06</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>34578000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>572773000</v>
       </c>
       <c r="I6">
         <v>160130000</v>
       </c>
       <c r="J6">
         <v>412643000</v>
       </c>
       <c r="K6">
         <v>161185000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-01-28</t>
         </is>
       </c>
       <c r="B7">
         <v>974873000</v>
       </c>
       <c r="C7">
         <v>97961000</v>
       </c>
       <c r="D7">
         <v>2.03</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>31663000</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>579847000</v>
       </c>
       <c r="I7">
         <v>149308000</v>
       </c>
       <c r="J7">
         <v>430539000</v>
       </c>
       <c r="K7">
         <v>196536000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-02-03</t>
         </is>
       </c>
       <c r="B8">
         <v>913380000</v>
       </c>
       <c r="C8">
         <v>89707000</v>
       </c>
       <c r="D8">
         <v>1.85</v>
       </c>
       <c r="E8">
         <v>119721000</v>
@@ -398,51 +398,51 @@
       <c r="F8">
         <v>13462000</v>
       </c>
       <c r="G8">
         <v>106259000</v>
       </c>
       <c r="H8">
         <v>538116000</v>
       </c>
       <c r="I8">
         <v>146868000</v>
       </c>
       <c r="J8">
         <v>391248000</v>
       </c>
       <c r="K8">
         <v>165086000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-02-02</t>
         </is>
       </c>
       <c r="B9">
         <v>885496000</v>
       </c>
       <c r="C9">
         <v>95608000</v>
       </c>
       <c r="D9">
         <v>1.97</v>
       </c>
       <c r="E9">
         <v>108727000</v>
@@ -450,51 +450,51 @@
       <c r="F9">
         <v>10021000</v>
       </c>
       <c r="G9">
         <v>98706000</v>
       </c>
       <c r="H9">
         <v>527302000</v>
       </c>
       <c r="I9">
         <v>133425000</v>
       </c>
       <c r="J9">
         <v>393877000</v>
       </c>
       <c r="K9">
         <v>168471000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-02-01</t>
         </is>
       </c>
       <c r="B10">
         <v>900254000</v>
       </c>
       <c r="C10">
         <v>104429000</v>
       </c>
       <c r="D10">
         <v>2.14</v>
       </c>
       <c r="E10">
         <v>130665000</v>
@@ -502,337 +502,337 @@
       <c r="F10">
         <v>7322000</v>
       </c>
       <c r="G10">
         <v>123343000</v>
       </c>
       <c r="H10">
         <v>867890000</v>
       </c>
       <c r="I10">
         <v>478742000</v>
       </c>
       <c r="J10">
         <v>389148000</v>
       </c>
       <c r="K10">
         <v>220969000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-01-30</t>
         </is>
       </c>
       <c r="B11">
         <v>901278000</v>
       </c>
       <c r="C11">
         <v>130139000</v>
       </c>
       <c r="D11">
         <v>2.66</v>
       </c>
       <c r="E11">
         <v>227420000</v>
       </c>
       <c r="F11">
         <v>7657000</v>
       </c>
       <c r="G11">
         <v>219763000</v>
       </c>
       <c r="H11">
         <v>845814000</v>
       </c>
       <c r="I11">
         <v>449185000</v>
       </c>
       <c r="J11">
         <v>396629000</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-01-29</t>
         </is>
       </c>
       <c r="B12">
         <v>1294607000</v>
       </c>
       <c r="C12">
         <v>254820000</v>
       </c>
       <c r="D12">
         <v>5.16</v>
       </c>
       <c r="E12">
         <v>311754000</v>
       </c>
       <c r="F12">
         <v>19100000</v>
       </c>
       <c r="G12">
         <v>292654000</v>
       </c>
       <c r="H12">
         <v>780884000</v>
       </c>
       <c r="I12">
         <v>467960000</v>
       </c>
       <c r="J12">
         <v>312924000</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-01-28</t>
         </is>
       </c>
       <c r="B13">
         <v>1345187000</v>
       </c>
       <c r="C13">
         <v>254626000</v>
       </c>
       <c r="D13">
         <v>5.13</v>
       </c>
       <c r="E13">
         <v>242382000</v>
       </c>
       <c r="F13">
         <v>30360000</v>
       </c>
       <c r="G13">
         <v>212022000</v>
       </c>
       <c r="H13">
         <v>837579000</v>
       </c>
       <c r="I13">
         <v>461265000</v>
       </c>
       <c r="J13">
         <v>376314000</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-02-03</t>
         </is>
       </c>
       <c r="B14">
         <v>1261102000</v>
       </c>
       <c r="C14">
         <v>219919000</v>
       </c>
       <c r="D14">
         <v>4.4</v>
       </c>
       <c r="E14">
         <v>254644000</v>
       </c>
       <c r="F14">
         <v>37274000</v>
       </c>
       <c r="G14">
         <v>217370000</v>
       </c>
       <c r="H14">
         <v>889810000</v>
       </c>
       <c r="I14">
         <v>476590000</v>
       </c>
       <c r="J14">
         <v>413220000</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-02-01</t>
         </is>
       </c>
       <c r="B15">
         <v>1217689000</v>
       </c>
       <c r="C15">
         <v>195468000</v>
       </c>
       <c r="D15">
         <v>3.89</v>
       </c>
       <c r="E15">
         <v>242014000</v>
       </c>
       <c r="F15">
         <v>42275000</v>
       </c>
       <c r="G15">
         <v>199739000</v>
       </c>
       <c r="H15">
         <v>913173000</v>
       </c>
       <c r="I15">
         <v>489369000</v>
       </c>
       <c r="J15">
         <v>423804000</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-01-31</t>
         </is>
       </c>
       <c r="B16">
         <v>1297835000</v>
       </c>
       <c r="C16">
         <v>209744000</v>
       </c>
       <c r="D16">
         <v>4.14</v>
       </c>
       <c r="E16">
         <v>251140000</v>
       </c>
       <c r="F16">
         <v>45361000</v>
       </c>
       <c r="G16">
         <v>205779000</v>
       </c>
       <c r="H16">
         <v>991279000</v>
       </c>
       <c r="I16">
         <v>566636000</v>
       </c>
       <c r="J16">
         <v>424643000</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">BUCKLE, INC</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T02:03:47.730Z</t>
+          <t xml:space="preserve">2026-10-11T05:05:11.006Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000885245</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>