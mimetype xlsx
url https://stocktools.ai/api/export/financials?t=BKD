--- v0 (2026-08-29)
+++ v1 (2026-10-21)
@@ -116,341 +116,341 @@
       <c r="F2">
         <v>160131000</v>
       </c>
       <c r="G2">
         <v>108296000</v>
       </c>
       <c r="H2">
         <v>4466061000</v>
       </c>
       <c r="I2">
         <v>3430762000</v>
       </c>
       <c r="J2">
         <v>1035299000</v>
       </c>
       <c r="K2">
         <v>30836000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-66467000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>290969000</v>
       </c>
       <c r="F3">
         <v>208412000</v>
       </c>
       <c r="G3">
         <v>82557000</v>
       </c>
       <c r="H3">
         <v>4706768000</v>
       </c>
       <c r="I3">
         <v>3709782000</v>
       </c>
       <c r="J3">
         <v>996986000</v>
       </c>
       <c r="K3">
         <v>69240000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-3584000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>366121000</v>
       </c>
       <c r="F4">
         <v>257527000</v>
       </c>
       <c r="G4">
         <v>108594000</v>
       </c>
       <c r="H4">
         <v>4737757000</v>
       </c>
       <c r="I4">
         <v>3716820000</v>
       </c>
       <c r="J4">
         <v>1020937000</v>
       </c>
       <c r="K4">
         <v>58511000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-148990000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>242652000</v>
       </c>
       <c r="F5">
         <v>304245000</v>
       </c>
       <c r="G5">
         <v>-61593000</v>
       </c>
       <c r="H5">
         <v>10417461000</v>
       </c>
       <c r="I5">
         <v>7535220000</v>
       </c>
       <c r="J5">
         <v>2881724000</v>
       </c>
       <c r="K5">
         <v>104083000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-457477000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>292366000</v>
       </c>
       <c r="F6">
         <v>411051000</v>
       </c>
       <c r="G6">
         <v>-118685000</v>
       </c>
       <c r="H6">
         <v>10048564000</v>
       </c>
       <c r="I6">
         <v>7589837000</v>
       </c>
       <c r="J6">
         <v>2458888000</v>
       </c>
       <c r="K6">
         <v>88029000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-404397000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>373651000</v>
       </c>
       <c r="F7">
         <v>333647000</v>
       </c>
       <c r="G7">
         <v>40004000</v>
       </c>
       <c r="H7">
         <v>9217687000</v>
       </c>
       <c r="I7">
         <v>7139955000</v>
       </c>
       <c r="J7">
         <v>2077982000</v>
       </c>
       <c r="K7">
         <v>216397000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>4747116000</v>
       </c>
       <c r="C8">
         <v>-571419000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>378359000</v>
       </c>
       <c r="F8">
         <v>213887000</v>
       </c>
       <c r="G8">
         <v>164472000</v>
       </c>
       <c r="H8">
         <v>7675449000</v>
       </c>
       <c r="I8">
         <v>6145158000</v>
       </c>
       <c r="J8">
         <v>1530728000</v>
       </c>
       <c r="K8">
         <v>222647000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>4531426000</v>
       </c>
       <c r="C9">
         <v>-528258000</v>
       </c>
       <c r="D9">
         <v>-2.82</v>
       </c>
       <c r="E9">
         <v>203961000</v>
@@ -458,51 +458,51 @@
       <c r="F9">
         <v>225473000</v>
       </c>
       <c r="G9">
         <v>-21512000</v>
       </c>
       <c r="H9">
         <v>6467260000</v>
       </c>
       <c r="I9">
         <v>5448847000</v>
       </c>
       <c r="J9">
         <v>1018903000</v>
       </c>
       <c r="K9">
         <v>398267000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>4057088000</v>
       </c>
       <c r="C10">
         <v>-267931000</v>
       </c>
       <c r="D10">
         <v>-1.44</v>
       </c>
       <c r="E10">
         <v>216412000</v>
@@ -510,51 +510,51 @@
       <c r="F10">
         <v>304092000</v>
       </c>
       <c r="G10">
         <v>-87680000</v>
       </c>
       <c r="H10">
         <v>7194433000</v>
       </c>
       <c r="I10">
         <v>6495708000</v>
       </c>
       <c r="J10">
         <v>696356000</v>
       </c>
       <c r="K10">
         <v>240227000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>3540195000</v>
       </c>
       <c r="C11">
         <v>82019000</v>
       </c>
       <c r="D11">
         <v>0.44</v>
       </c>
       <c r="E11">
         <v>205649000</v>
@@ -562,51 +562,51 @@
       <c r="F11">
         <v>185871000</v>
       </c>
       <c r="G11">
         <v>19778000</v>
       </c>
       <c r="H11">
         <v>6901758000</v>
       </c>
       <c r="I11">
         <v>6099029000</v>
       </c>
       <c r="J11">
         <v>800434000</v>
       </c>
       <c r="K11">
         <v>380420000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>2758259000</v>
       </c>
       <c r="C12">
         <v>-99290000</v>
       </c>
       <c r="D12">
         <v>-0.54</v>
       </c>
       <c r="E12">
         <v>-94634000</v>
@@ -614,51 +614,51 @@
       <c r="F12">
         <v>176657000</v>
       </c>
       <c r="G12">
         <v>-271291000</v>
       </c>
       <c r="H12">
         <v>6410467000</v>
       </c>
       <c r="I12">
         <v>5710844000</v>
       </c>
       <c r="J12">
         <v>697402000</v>
       </c>
       <c r="K12">
         <v>347031000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>2825379000</v>
       </c>
       <c r="C13">
         <v>-238427000</v>
       </c>
       <c r="D13">
         <v>-1.25</v>
       </c>
       <c r="E13">
         <v>3281000</v>
@@ -666,51 +666,51 @@
       <c r="F13">
         <v>196924000</v>
       </c>
       <c r="G13">
         <v>-193643000</v>
       </c>
       <c r="H13">
         <v>5937062000</v>
       </c>
       <c r="I13">
         <v>5352909000</v>
       </c>
       <c r="J13">
         <v>582605000</v>
       </c>
       <c r="K13">
         <v>398850000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>3015829000</v>
       </c>
       <c r="C14">
         <v>-189011000</v>
       </c>
       <c r="D14">
         <v>-0.84</v>
       </c>
       <c r="E14">
         <v>162923000</v>
@@ -718,51 +718,51 @@
       <c r="F14">
         <v>233205000</v>
       </c>
       <c r="G14">
         <v>-70282000</v>
       </c>
       <c r="H14">
         <v>5573435000</v>
       </c>
       <c r="I14">
         <v>5168282000</v>
       </c>
       <c r="J14">
         <v>403664000</v>
       </c>
       <c r="K14">
         <v>277971000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>3125487000</v>
       </c>
       <c r="C15">
         <v>-201935000</v>
       </c>
       <c r="D15">
         <v>-0.89</v>
       </c>
       <c r="E15">
         <v>166177000</v>
@@ -770,51 +770,51 @@
       <c r="F15">
         <v>201250000</v>
       </c>
       <c r="G15">
         <v>-35073000</v>
       </c>
       <c r="H15">
         <v>6335562000</v>
       </c>
       <c r="I15">
         <v>6121657000</v>
       </c>
       <c r="J15">
         <v>212475000</v>
       </c>
       <c r="K15">
         <v>308925000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>3194066000</v>
       </c>
       <c r="C16">
         <v>-262692000</v>
       </c>
       <c r="D16">
         <v>-1.12</v>
       </c>
       <c r="E16">
         <v>218030000</v>
@@ -822,37 +822,37 @@
       <c r="F16">
         <v>201525000</v>
       </c>
       <c r="G16">
         <v>16505000</v>
       </c>
       <c r="H16">
         <v>5952243000</v>
       </c>
       <c r="I16">
         <v>5995620000</v>
       </c>
       <c r="J16">
         <v>-44753000</v>
       </c>
       <c r="K16">
         <v>279122000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">BROOKDALE SENIOR LIVING INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.461Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:51.421Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001332349</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>