--- v0 (2026-08-16)
+++ v1 (2026-10-17)
@@ -114,685 +114,685 @@
       </c>
       <c r="E2">
         <v>-785254</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>124528</v>
       </c>
       <c r="I2">
         <v>578320</v>
       </c>
       <c r="J2">
         <v>-453792</v>
       </c>
       <c r="K2">
         <v>16723</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-3945920</v>
       </c>
       <c r="D3">
         <v>-0.05</v>
       </c>
       <c r="E3">
         <v>-3045094</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>1956416</v>
       </c>
       <c r="I3">
         <v>167948</v>
       </c>
       <c r="J3">
         <v>1788468</v>
       </c>
       <c r="K3">
         <v>1694914</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-3279604</v>
       </c>
       <c r="D4">
         <v>-0.04</v>
       </c>
       <c r="E4">
         <v>-1620991</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>2702011</v>
       </c>
       <c r="I4">
         <v>1275987</v>
       </c>
       <c r="J4">
         <v>1426024</v>
       </c>
       <c r="K4">
         <v>23925</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-06-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-2758774</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-895043</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>3026872</v>
       </c>
       <c r="I5">
         <v>2754909</v>
       </c>
       <c r="J5">
         <v>271963</v>
       </c>
       <c r="K5">
         <v>320309</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-06-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-1012435</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-1152558</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>2854420</v>
       </c>
       <c r="I6">
         <v>1877179</v>
       </c>
       <c r="J6">
         <v>977241</v>
       </c>
       <c r="K6">
         <v>152351</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>-2497765</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-286905</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>112237</v>
       </c>
       <c r="I7">
         <v>1571800</v>
       </c>
       <c r="J7">
         <v>-1459563</v>
       </c>
       <c r="K7">
         <v>9361</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-06-30</t>
         </is>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8">
         <v>-3133662</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-2033567</v>
       </c>
       <c r="F8">
         <v>-9050</v>
       </c>
       <c r="G8">
         <v>-2042617</v>
       </c>
       <c r="H8">
         <v>1131195</v>
       </c>
       <c r="I8">
         <v>418333</v>
       </c>
       <c r="J8">
         <v>712862</v>
       </c>
       <c r="K8">
         <v>593515</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-06-30</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-5716606</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-8679080</v>
       </c>
       <c r="F9">
         <v>-95252</v>
       </c>
       <c r="G9">
         <v>-8774332</v>
       </c>
       <c r="H9">
         <v>1507837</v>
       </c>
       <c r="I9">
         <v>1724151</v>
       </c>
       <c r="J9">
         <v>-763046</v>
       </c>
       <c r="K9">
         <v>502660</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-8442320</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-2281208</v>
       </c>
       <c r="F10">
         <v>6555</v>
       </c>
       <c r="G10">
         <v>-2287763</v>
       </c>
       <c r="H10">
         <v>227090</v>
       </c>
       <c r="I10">
         <v>7186373</v>
       </c>
       <c r="J10">
         <v>-8210510</v>
       </c>
       <c r="K10">
         <v>28064</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-31321791</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-3947214</v>
       </c>
       <c r="F11">
         <v>219528</v>
       </c>
       <c r="G11">
         <v>-4166742</v>
       </c>
       <c r="H11">
         <v>732884</v>
       </c>
       <c r="I11">
         <v>33974803</v>
       </c>
       <c r="J11">
         <v>-33241919</v>
       </c>
       <c r="K11">
         <v>61973</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-6402277</v>
       </c>
       <c r="D12">
         <v>-0.04</v>
       </c>
       <c r="E12">
         <v>-11372153</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>4071796</v>
       </c>
       <c r="I12">
         <v>38314164</v>
       </c>
       <c r="J12">
         <v>-34242368</v>
       </c>
       <c r="K12">
         <v>486063</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>898591</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>-22498307</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>32929892</v>
       </c>
       <c r="I13">
         <v>59106835</v>
       </c>
       <c r="J13">
         <v>-26176943</v>
       </c>
       <c r="K13">
         <v>708105</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-12877000</v>
       </c>
       <c r="D14">
         <v>-0.05</v>
       </c>
       <c r="E14">
         <v>-12332752</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>61989678</v>
       </c>
       <c r="I14">
         <v>88356840</v>
       </c>
       <c r="J14">
         <v>-26367162</v>
       </c>
       <c r="K14">
         <v>20102596</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>-29152000</v>
       </c>
       <c r="D15">
         <v>-2.61</v>
       </c>
       <c r="E15">
         <v>-10416605</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>97601550</v>
       </c>
       <c r="I15">
         <v>149736915</v>
       </c>
       <c r="J15">
         <v>-52135365</v>
       </c>
       <c r="K15">
         <v>3786277</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>-93132015</v>
       </c>
       <c r="D16">
         <v>-4.09</v>
       </c>
       <c r="E16">
         <v>-17662250</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>150958994</v>
       </c>
       <c r="I16">
         <v>207030036</v>
       </c>
       <c r="J16">
         <v>-56071042</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">BUNKER HILL MINING CORP.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.757Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:43.765Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001407583</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>