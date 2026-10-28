--- v0 (2026-08-13)
+++ v1 (2026-10-28)
@@ -76,435 +76,885 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-30</t>
         </is>
       </c>
       <c r="B2">
         <v>50369013</v>
       </c>
       <c r="C2">
         <v>5202609</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>4438015</v>
       </c>
       <c r="F2">
         <v>1117175</v>
       </c>
       <c r="G2">
         <v>3320840</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">BGM Group Ltd</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.294Z</t>
+          <t xml:space="preserve">2026-10-28T12:34:50.653Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001779578</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-30</t>
         </is>
       </c>
       <c r="B3">
         <v>46096684</v>
       </c>
       <c r="C3">
         <v>5908479</v>
       </c>
       <c r="D3">
         <v>0.18</v>
       </c>
       <c r="E3">
         <v>-580197</v>
       </c>
       <c r="F3">
         <v>616388</v>
       </c>
       <c r="G3">
         <v>-1196585</v>
       </c>
       <c r="H3">
         <v>35268244</v>
       </c>
       <c r="I3">
         <v>12630318</v>
       </c>
       <c r="J3">
         <v>19893350</v>
       </c>
       <c r="K3">
         <v>4594440</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">BGM Group Ltd</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.294Z</t>
+          <t xml:space="preserve">2026-10-28T12:34:50.653Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001779578</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-09-30</t>
         </is>
       </c>
       <c r="B4">
         <v>50033200</v>
       </c>
       <c r="C4">
         <v>5063710</v>
       </c>
       <c r="D4">
         <v>0.17</v>
       </c>
       <c r="E4">
         <v>5076014</v>
       </c>
       <c r="F4">
         <v>449766</v>
       </c>
       <c r="G4">
         <v>4626248</v>
       </c>
       <c r="H4">
         <v>48143138</v>
       </c>
       <c r="I4">
         <v>19301631</v>
       </c>
       <c r="J4">
         <v>26098234</v>
       </c>
       <c r="K4">
         <v>11867130</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">BGM Group Ltd</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.294Z</t>
+          <t xml:space="preserve">2026-10-28T12:34:50.653Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001779578</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-09-30</t>
         </is>
       </c>
       <c r="B5">
         <v>57099884</v>
       </c>
       <c r="C5">
         <v>3152868</v>
       </c>
       <c r="D5">
         <v>0.09</v>
       </c>
       <c r="E5">
         <v>345034</v>
       </c>
       <c r="F5">
         <v>1494595</v>
       </c>
       <c r="G5">
         <v>-1149561</v>
       </c>
       <c r="H5">
         <v>75353263</v>
       </c>
       <c r="I5">
         <v>18684805</v>
       </c>
       <c r="J5">
         <v>54858606</v>
       </c>
       <c r="K5">
         <v>10467357</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">BGM Group Ltd</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.294Z</t>
+          <t xml:space="preserve">2026-10-28T12:34:50.653Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001779578</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-30</t>
         </is>
       </c>
       <c r="B6">
         <v>64855025</v>
       </c>
       <c r="C6">
         <v>1076693</v>
       </c>
       <c r="D6">
         <v>0.15</v>
       </c>
       <c r="E6">
         <v>12654188</v>
       </c>
       <c r="F6">
         <v>2033510</v>
       </c>
       <c r="G6">
         <v>10620678</v>
       </c>
       <c r="H6">
         <v>64526617</v>
       </c>
       <c r="I6">
         <v>9563081</v>
       </c>
       <c r="J6">
         <v>53052142</v>
       </c>
       <c r="K6">
         <v>14319234</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">BGM Group Ltd</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.294Z</t>
+          <t xml:space="preserve">2026-10-28T12:34:50.653Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001779578</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B7">
         <v>46471478</v>
       </c>
       <c r="C7">
         <v>-7780620</v>
       </c>
       <c r="D7">
         <v>-1.08</v>
       </c>
       <c r="E7">
         <v>312209</v>
       </c>
       <c r="F7">
         <v>179759</v>
       </c>
       <c r="G7">
         <v>132450</v>
       </c>
       <c r="H7">
         <v>51257994</v>
       </c>
       <c r="I7">
         <v>6906593</v>
       </c>
       <c r="J7">
         <v>42792133</v>
       </c>
       <c r="K7">
         <v>7476247</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">BGM Group Ltd</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.294Z</t>
+          <t xml:space="preserve">2026-10-28T12:34:50.653Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001779578</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-30</t>
         </is>
       </c>
       <c r="B8">
         <v>25097951</v>
       </c>
       <c r="C8">
         <v>-1442830</v>
       </c>
       <c r="D8">
         <v>-0.2</v>
       </c>
       <c r="E8">
         <v>544238</v>
       </c>
       <c r="F8">
         <v>240133</v>
       </c>
       <c r="G8">
         <v>304105</v>
       </c>
       <c r="H8">
         <v>53003728</v>
       </c>
       <c r="I8">
         <v>8910379</v>
       </c>
       <c r="J8">
         <v>42743844</v>
       </c>
       <c r="K8">
         <v>9817254</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">BGM Group Ltd</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.294Z</t>
+          <t xml:space="preserve">2026-10-28T12:34:50.653Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001779578</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-09-30</t>
         </is>
       </c>
       <c r="B9">
         <v>37919425</v>
       </c>
       <c r="C9">
         <v>-19941242</v>
       </c>
       <c r="D9">
         <v>-0.18</v>
       </c>
       <c r="E9">
         <v>-2372437</v>
       </c>
       <c r="F9">
         <v>1566653</v>
       </c>
       <c r="G9">
         <v>-3939090</v>
       </c>
       <c r="H9">
         <v>433814485</v>
       </c>
       <c r="I9">
         <v>41916992</v>
       </c>
       <c r="J9">
         <v>390878117</v>
       </c>
       <c r="K9">
         <v>9819570</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">BGM Group Ltd</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.294Z</t>
+          <t xml:space="preserve">2026-10-28T12:34:50.653Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001779578</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>