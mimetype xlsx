--- v0 (2026-09-12)
+++ v1 (2026-11-02)
@@ -76,767 +76,1567 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>3173287000</v>
       </c>
       <c r="C2"/>
       <c r="D2">
         <v>5.45</v>
       </c>
       <c r="E2">
         <v>1011347000</v>
       </c>
       <c r="F2">
         <v>73502000</v>
       </c>
       <c r="G2">
         <v>937845000</v>
       </c>
       <c r="H2">
         <v>8980249000</v>
       </c>
       <c r="I2">
         <v>8804283000</v>
       </c>
       <c r="J2">
         <v>175966000</v>
       </c>
       <c r="K2">
         <v>216213000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>3641390000</v>
       </c>
       <c r="C3"/>
       <c r="D3">
         <v>6.58</v>
       </c>
       <c r="E3">
         <v>1134190000</v>
       </c>
       <c r="F3">
         <v>116455000</v>
       </c>
       <c r="G3">
         <v>1017735000</v>
       </c>
       <c r="H3">
         <v>12000139000</v>
       </c>
       <c r="I3">
         <v>11471652000</v>
       </c>
       <c r="J3">
         <v>528487000</v>
       </c>
       <c r="K3">
         <v>893352000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>4319063000</v>
       </c>
       <c r="C4"/>
       <c r="D4">
         <v>7.42</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>135376000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>13244257000</v>
       </c>
       <c r="I4">
         <v>12388496000</v>
       </c>
       <c r="J4">
         <v>855800000</v>
       </c>
       <c r="K4">
         <v>969800000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>5302900000</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>7.87</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>158700000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>20188200000</v>
       </c>
       <c r="I5">
         <v>17632031000</v>
       </c>
       <c r="J5">
         <v>2396400000</v>
       </c>
       <c r="K5">
         <v>1077200000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>6439700000</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>8.85</v>
       </c>
       <c r="E6">
         <v>1759800000</v>
       </c>
       <c r="F6">
         <v>191700000</v>
       </c>
       <c r="G6">
         <v>1568100000</v>
       </c>
       <c r="H6">
         <v>22349900000</v>
       </c>
       <c r="I6">
         <v>20172500000</v>
       </c>
       <c r="J6">
         <v>2010000000</v>
       </c>
       <c r="K6">
         <v>1168000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>5013200000</v>
       </c>
       <c r="C7"/>
       <c r="D7">
         <v>7.34</v>
       </c>
       <c r="E7">
         <v>2127200000</v>
       </c>
       <c r="F7">
         <v>207000000</v>
       </c>
       <c r="G7">
         <v>1920200000</v>
       </c>
       <c r="H7">
         <v>25514100000</v>
       </c>
       <c r="I7">
         <v>23855900000</v>
       </c>
       <c r="J7">
         <v>1658200000</v>
       </c>
       <c r="K7">
         <v>1859200000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>5474700000</v>
       </c>
       <c r="C8">
         <v>788700000</v>
       </c>
       <c r="D8">
         <v>14.1</v>
       </c>
       <c r="E8">
         <v>2599100000</v>
       </c>
       <c r="F8">
         <v>225400000</v>
       </c>
       <c r="G8">
         <v>2373700000</v>
       </c>
       <c r="H8">
         <v>30684800000</v>
       </c>
       <c r="I8">
         <v>28829500000</v>
       </c>
       <c r="J8">
         <v>1855300000</v>
       </c>
       <c r="K8">
         <v>4143100000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>5666600000</v>
       </c>
       <c r="C9">
         <v>963100000</v>
       </c>
       <c r="D9">
         <v>17.49</v>
       </c>
       <c r="E9">
         <v>2754900000</v>
       </c>
       <c r="F9">
         <v>199800000</v>
       </c>
       <c r="G9">
         <v>2555100000</v>
       </c>
       <c r="H9">
         <v>30387700000</v>
       </c>
       <c r="I9">
         <v>28055600000</v>
       </c>
       <c r="J9">
         <v>2332000000</v>
       </c>
       <c r="K9">
         <v>3817400000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>5581300000</v>
       </c>
       <c r="C10">
         <v>278000000</v>
       </c>
       <c r="D10">
         <v>5.46</v>
       </c>
       <c r="E10">
         <v>1218000000</v>
       </c>
       <c r="F10">
         <v>142000000</v>
       </c>
       <c r="G10">
         <v>1076000000</v>
       </c>
       <c r="H10">
         <v>26494800000</v>
       </c>
       <c r="I10">
         <v>24906500000</v>
       </c>
       <c r="J10">
         <v>1589000000</v>
       </c>
       <c r="K10">
         <v>3874400000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>4521400000</v>
       </c>
       <c r="C11">
         <v>214000000</v>
       </c>
       <c r="D11">
         <v>4.46</v>
       </c>
       <c r="E11">
         <v>1883000000</v>
       </c>
       <c r="F11">
         <v>54000000</v>
       </c>
       <c r="G11">
         <v>1829000000</v>
       </c>
       <c r="H11">
         <v>22547000000</v>
       </c>
       <c r="I11">
         <v>21025000000</v>
       </c>
       <c r="J11">
         <v>1522000000</v>
       </c>
       <c r="K11">
         <v>2796000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>801000000</v>
       </c>
       <c r="D12">
         <v>16.02</v>
       </c>
       <c r="E12">
         <v>1543000000</v>
       </c>
       <c r="F12">
         <v>84000000</v>
       </c>
       <c r="G12">
         <v>1459000000</v>
       </c>
       <c r="H12">
         <v>21746000000</v>
       </c>
       <c r="I12">
         <v>19660000000</v>
       </c>
       <c r="J12">
         <v>2086000000</v>
       </c>
       <c r="K12">
         <v>3046000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>223000000</v>
       </c>
       <c r="D13">
         <v>4.46</v>
       </c>
       <c r="E13">
         <v>1848000000</v>
       </c>
       <c r="F13">
         <v>68000000</v>
       </c>
       <c r="G13">
         <v>1780000000</v>
       </c>
       <c r="H13">
         <v>25407000000</v>
       </c>
       <c r="I13">
         <v>23142000000</v>
       </c>
       <c r="J13">
         <v>2265000000</v>
       </c>
       <c r="K13">
         <v>3891000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>718000000</v>
       </c>
       <c r="D14">
         <v>14.34</v>
       </c>
       <c r="E14">
         <v>1987000000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>23141000000</v>
       </c>
       <c r="I14">
         <v>20223000000</v>
       </c>
       <c r="J14">
         <v>2918000000</v>
       </c>
       <c r="K14">
         <v>3590000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>277000000</v>
       </c>
       <c r="D15">
         <v>5.49</v>
       </c>
       <c r="E15">
         <v>1859000000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>22891000000</v>
       </c>
       <c r="I15">
         <v>19840000000</v>
       </c>
       <c r="J15">
         <v>3051000000</v>
       </c>
       <c r="K15">
         <v>3679000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>518000000</v>
       </c>
       <c r="D16">
         <v>10.89</v>
       </c>
       <c r="E16">
         <v>2092000000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>22663000000</v>
       </c>
       <c r="I16">
         <v>19336000000</v>
       </c>
       <c r="J16">
         <v>3327000000</v>
       </c>
       <c r="K16">
         <v>3604000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">BREAD FINANCIAL HOLDINGS, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-12T07:46:50.722Z</t>
+          <t xml:space="preserve">2026-11-02T16:17:12.429Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001101215</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>