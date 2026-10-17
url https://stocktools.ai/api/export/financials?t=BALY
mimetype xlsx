--- v0 (2026-08-16)
+++ v1 (2026-10-17)
@@ -116,51 +116,51 @@
       </c>
       <c r="E2">
         <v>107832000</v>
       </c>
       <c r="F2">
         <v>47853000</v>
       </c>
       <c r="G2">
         <v>59979000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>176803000</v>
       </c>
       <c r="K2">
         <v>85814000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Bally’s Corporation</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:38:48.038Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.879Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001747079</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>437537000</v>
       </c>
       <c r="C3">
         <v>71438000</v>
       </c>
       <c r="D3">
         <v>1.87</v>
       </c>
       <c r="E3">
         <v>109244000</v>
@@ -168,51 +168,51 @@
       <c r="F3">
         <v>128890000</v>
       </c>
       <c r="G3">
         <v>-19646000</v>
       </c>
       <c r="H3">
         <v>782352000</v>
       </c>
       <c r="I3">
         <v>483692000</v>
       </c>
       <c r="J3">
         <v>298660000</v>
       </c>
       <c r="K3">
         <v>77580000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Bally’s Corporation</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:38:48.038Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.879Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001747079</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>523577000</v>
       </c>
       <c r="C4">
         <v>55130000</v>
       </c>
       <c r="D4">
         <v>1.46</v>
       </c>
       <c r="E4">
         <v>94100000</v>
@@ -220,51 +220,51 @@
       <c r="F4">
         <v>28237000</v>
       </c>
       <c r="G4">
         <v>65863000</v>
       </c>
       <c r="H4">
         <v>1021887000</v>
       </c>
       <c r="I4">
         <v>810476000</v>
       </c>
       <c r="J4">
         <v>211411000</v>
       </c>
       <c r="K4">
         <v>182581000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Bally’s Corporation</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:38:48.038Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.879Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001747079</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>372792000</v>
       </c>
       <c r="C5">
         <v>-5487000</v>
       </c>
       <c r="D5">
         <v>-0.18</v>
       </c>
       <c r="E5">
         <v>19502000</v>
@@ -272,51 +272,51 @@
       <c r="F5">
         <v>15283000</v>
       </c>
       <c r="G5">
         <v>4219000</v>
       </c>
       <c r="H5">
         <v>1929855000</v>
       </c>
       <c r="I5">
         <v>1603257000</v>
       </c>
       <c r="J5">
         <v>326598000</v>
       </c>
       <c r="K5">
         <v>123445000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Bally’s Corporation</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:38:48.038Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.879Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001747079</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>1322443000</v>
       </c>
       <c r="C6">
         <v>-114697000</v>
       </c>
       <c r="D6">
         <v>-2.31</v>
       </c>
       <c r="E6">
         <v>82754000</v>
@@ -324,51 +324,51 @@
       <c r="F6">
         <v>97525000</v>
       </c>
       <c r="G6">
         <v>-14771000</v>
       </c>
       <c r="H6">
         <v>6553217000</v>
       </c>
       <c r="I6">
         <v>4937415000</v>
       </c>
       <c r="J6">
         <v>1612042000</v>
       </c>
       <c r="K6">
         <v>206193000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Bally’s Corporation</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:38:48.038Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.879Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001747079</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>2255705000</v>
       </c>
       <c r="C7">
         <v>-425546000</v>
       </c>
       <c r="D7">
         <v>-7.32</v>
       </c>
       <c r="E7">
         <v>270971000</v>
@@ -376,51 +376,51 @@
       <c r="F7">
         <v>212256000</v>
       </c>
       <c r="G7">
         <v>58715000</v>
       </c>
       <c r="H7">
         <v>6300113000</v>
       </c>
       <c r="I7">
         <v>5493866000</v>
       </c>
       <c r="J7">
         <v>805819000</v>
       </c>
       <c r="K7">
         <v>212515000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Bally’s Corporation</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:38:48.038Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.879Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001747079</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>2449073000</v>
       </c>
       <c r="C8">
         <v>-187500000</v>
       </c>
       <c r="D8">
         <v>-3.51</v>
       </c>
       <c r="E8">
         <v>188614000</v>
@@ -428,51 +428,51 @@
       <c r="F8">
         <v>311483000</v>
       </c>
       <c r="G8">
         <v>-122869000</v>
       </c>
       <c r="H8">
         <v>6861103000</v>
       </c>
       <c r="I8">
         <v>6225249000</v>
       </c>
       <c r="J8">
         <v>635426000</v>
       </c>
       <c r="K8">
         <v>163194000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Bally’s Corporation</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:38:48.038Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.879Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001747079</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>2450478000</v>
       </c>
       <c r="C9">
         <v>-567754000</v>
       </c>
       <c r="D9">
         <v>-11.71</v>
       </c>
       <c r="E9">
         <v>113999000</v>
@@ -480,79 +480,79 @@
       <c r="F9">
         <v>199827000</v>
       </c>
       <c r="G9">
         <v>-85828000</v>
       </c>
       <c r="H9">
         <v>5860137000</v>
       </c>
       <c r="I9">
         <v>5829235000</v>
       </c>
       <c r="J9">
         <v>30902000</v>
       </c>
       <c r="K9">
         <v>171233000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Bally’s Corporation</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:38:48.038Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.879Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001747079</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-701098000</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>11230376000</v>
       </c>
       <c r="I10">
         <v>8685546000</v>
       </c>
       <c r="J10">
         <v>994658000</v>
       </c>
       <c r="K10">
         <v>798423000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Bally’s Corporation</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T07:38:48.038Z</t>
+          <t xml:space="preserve">2026-10-17T21:39:57.879Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001747079</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>