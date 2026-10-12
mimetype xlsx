--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -120,401 +120,401 @@
       <c r="F2">
         <v>1713000000</v>
       </c>
       <c r="G2">
         <v>2310000000</v>
       </c>
       <c r="H2">
         <v>79986000000</v>
       </c>
       <c r="I2">
         <v>76378000000</v>
       </c>
       <c r="J2">
         <v>3515000000</v>
       </c>
       <c r="K2">
         <v>10049000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>81698000000</v>
       </c>
       <c r="C3">
         <v>3900000000</v>
       </c>
       <c r="D3">
         <v>5.11</v>
       </c>
       <c r="E3">
         <v>7508000000</v>
       </c>
       <c r="F3">
         <v>1703000000</v>
       </c>
       <c r="G3">
         <v>5805000000</v>
       </c>
       <c r="H3">
         <v>88896000000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>5867000000</v>
       </c>
       <c r="K3">
         <v>10341000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>86623000000</v>
       </c>
       <c r="C4">
         <v>4585000000</v>
       </c>
       <c r="D4">
         <v>5.96</v>
       </c>
       <c r="E4">
         <v>8179000000</v>
       </c>
       <c r="F4">
         <v>2098000000</v>
       </c>
       <c r="G4">
         <v>6081000000</v>
       </c>
       <c r="H4">
         <v>92663000000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>14875000000</v>
       </c>
       <c r="K4">
         <v>9088000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>90762000000</v>
       </c>
       <c r="C5">
         <v>5446000000</v>
       </c>
       <c r="D5">
         <v>7.38</v>
       </c>
       <c r="E5">
         <v>8858000000</v>
       </c>
       <c r="F5">
         <v>2236000000</v>
       </c>
       <c r="G5">
         <v>6622000000</v>
       </c>
       <c r="H5">
         <v>92921000000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>8665000000</v>
       </c>
       <c r="K5">
         <v>11733000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>96114000000</v>
       </c>
       <c r="C6">
         <v>5176000000</v>
       </c>
       <c r="D6">
         <v>7.44</v>
       </c>
       <c r="E6">
         <v>9363000000</v>
       </c>
       <c r="F6">
         <v>2450000000</v>
       </c>
       <c r="G6">
         <v>6913000000</v>
       </c>
       <c r="H6">
         <v>94408000000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>6335000000</v>
       </c>
       <c r="K6">
         <v>11302000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>93496000000</v>
       </c>
       <c r="C7">
         <v>5034000000</v>
       </c>
       <c r="D7">
         <v>7.83</v>
       </c>
       <c r="E7">
         <v>10496000000</v>
       </c>
       <c r="F7">
         <v>2613000000</v>
       </c>
       <c r="G7">
         <v>7883000000</v>
       </c>
       <c r="H7">
         <v>89997000000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>817000000</v>
       </c>
       <c r="K7">
         <v>8801000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>94005000000</v>
       </c>
       <c r="C8">
         <v>8458000000</v>
       </c>
       <c r="D8">
         <v>13.85</v>
       </c>
       <c r="E8">
         <v>13346000000</v>
       </c>
       <c r="F8">
         <v>1739000000</v>
       </c>
       <c r="G8">
         <v>11607000000</v>
       </c>
       <c r="H8">
         <v>112362000000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>1656000000</v>
       </c>
       <c r="K8">
         <v>8813000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>101127000000</v>
       </c>
       <c r="C9">
         <v>10460000000</v>
       </c>
       <c r="D9">
         <v>17.85</v>
       </c>
       <c r="E9">
         <v>15322000000</v>
       </c>
       <c r="F9">
         <v>1722000000</v>
       </c>
       <c r="G9">
         <v>13600000000</v>
       </c>
       <c r="H9">
         <v>117359000000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>339000000</v>
       </c>
       <c r="K9">
         <v>7637000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>76559000000</v>
       </c>
       <c r="C10">
         <v>-636000000</v>
       </c>
       <c r="D10">
         <v>-1.12</v>
       </c>
       <c r="E10">
         <v>-2446000000</v>
@@ -522,51 +522,51 @@
       <c r="F10">
         <v>1834000000</v>
       </c>
       <c r="G10">
         <v>-4280000000</v>
       </c>
       <c r="H10">
         <v>133625000000</v>
       </c>
       <c r="I10">
         <v>141925000000</v>
       </c>
       <c r="J10">
         <v>-8617000000</v>
       </c>
       <c r="K10">
         <v>9485000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>58158000000</v>
       </c>
       <c r="C11">
         <v>-11873000000</v>
       </c>
       <c r="D11">
         <v>-20.88</v>
       </c>
       <c r="E11">
         <v>-18410000000</v>
@@ -574,51 +574,51 @@
       <c r="F11">
         <v>1303000000</v>
       </c>
       <c r="G11">
         <v>-19713000000</v>
       </c>
       <c r="H11">
         <v>152136000000</v>
       </c>
       <c r="I11">
         <v>170211000000</v>
       </c>
       <c r="J11">
         <v>-18316000000</v>
       </c>
       <c r="K11">
         <v>7752000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>62286000000</v>
       </c>
       <c r="C12">
         <v>-4202000000</v>
       </c>
       <c r="D12">
         <v>-7.15</v>
       </c>
       <c r="E12">
         <v>-3416000000</v>
@@ -626,51 +626,51 @@
       <c r="F12">
         <v>980000000</v>
       </c>
       <c r="G12">
         <v>-4396000000</v>
       </c>
       <c r="H12">
         <v>138552000000</v>
       </c>
       <c r="I12">
         <v>153398000000</v>
       </c>
       <c r="J12">
         <v>-14999000000</v>
       </c>
       <c r="K12">
         <v>8052000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>66608000000</v>
       </c>
       <c r="C13">
         <v>-4935000000</v>
       </c>
       <c r="D13">
         <v>-8.3</v>
       </c>
       <c r="E13">
         <v>3512000000</v>
@@ -678,51 +678,51 @@
       <c r="F13">
         <v>1222000000</v>
       </c>
       <c r="G13">
         <v>2290000000</v>
       </c>
       <c r="H13">
         <v>137100000000</v>
       </c>
       <c r="I13">
         <v>152948000000</v>
       </c>
       <c r="J13">
         <v>-15883000000</v>
       </c>
       <c r="K13">
         <v>14614000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>77794000000</v>
       </c>
       <c r="C14">
         <v>-2222000000</v>
       </c>
       <c r="D14">
         <v>-3.67</v>
       </c>
       <c r="E14">
         <v>5960000000</v>
@@ -730,51 +730,51 @@
       <c r="F14">
         <v>1527000000</v>
       </c>
       <c r="G14">
         <v>4433000000</v>
       </c>
       <c r="H14">
         <v>137012000000</v>
       </c>
       <c r="I14">
         <v>154240000000</v>
       </c>
       <c r="J14">
         <v>-17233000000</v>
       </c>
       <c r="K14">
         <v>12691000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>66517000000</v>
       </c>
       <c r="C15">
         <v>-11817000000</v>
       </c>
       <c r="D15">
         <v>-18.36</v>
       </c>
       <c r="E15">
         <v>-12080000000</v>
@@ -782,51 +782,51 @@
       <c r="F15">
         <v>2230000000</v>
       </c>
       <c r="G15">
         <v>-14310000000</v>
       </c>
       <c r="H15">
         <v>156363000000</v>
       </c>
       <c r="I15">
         <v>160277000000</v>
       </c>
       <c r="J15">
         <v>-3908000000</v>
       </c>
       <c r="K15">
         <v>13801000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>89463000000</v>
       </c>
       <c r="C16">
         <v>2235000000</v>
       </c>
       <c r="D16">
         <v>2.48</v>
       </c>
       <c r="E16">
         <v>1065000000</v>
@@ -834,37 +834,37 @@
       <c r="F16">
         <v>2942000000</v>
       </c>
       <c r="G16">
         <v>-1877000000</v>
       </c>
       <c r="H16">
         <v>168235000000</v>
       </c>
       <c r="I16">
         <v>162778000000</v>
       </c>
       <c r="J16">
         <v>5454000000</v>
       </c>
       <c r="K16">
         <v>10921000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">THE BOEING COMPANY</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:54:44.494Z</t>
+          <t xml:space="preserve">2026-10-12T06:17:48.863Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000012927</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>