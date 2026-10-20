--- v0 (2026-08-19)
+++ v1 (2026-10-20)
@@ -104,227 +104,227 @@
         <is>
           <t xml:space="preserve">2006-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>3043000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">BARRICK MINING CORP</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T05:42:30.341Z</t>
+          <t xml:space="preserve">2026-10-20T06:48:36.724Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000756894</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2007-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>1119000000</v>
       </c>
       <c r="D3">
         <v>1.28</v>
       </c>
       <c r="E3">
         <v>1768000000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3">
         <v>2207000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">BARRICK MINING CORP</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T05:42:30.341Z</t>
+          <t xml:space="preserve">2026-10-20T06:48:36.724Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000756894</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2008-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>785000000</v>
       </c>
       <c r="D4">
         <v>0.89</v>
       </c>
       <c r="E4">
         <v>2254000000</v>
       </c>
       <c r="F4">
         <v>1916000000</v>
       </c>
       <c r="G4">
         <v>338000000</v>
       </c>
       <c r="H4">
         <v>24161000000</v>
       </c>
       <c r="I4">
         <v>8702000000</v>
       </c>
       <c r="J4">
         <v>15277000000</v>
       </c>
       <c r="K4">
         <v>1437000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">BARRICK MINING CORP</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T05:42:30.341Z</t>
+          <t xml:space="preserve">2026-10-20T06:48:36.724Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000756894</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2009-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-4274000000</v>
       </c>
       <c r="D5">
         <v>-4.73</v>
       </c>
       <c r="E5">
         <v>-2322000000</v>
       </c>
       <c r="F5">
         <v>2467000000</v>
       </c>
       <c r="G5">
         <v>-4789000000</v>
       </c>
       <c r="H5">
         <v>27075000000</v>
       </c>
       <c r="I5">
         <v>11528000000</v>
       </c>
       <c r="J5">
         <v>15063000000</v>
       </c>
       <c r="K5">
         <v>2564000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">BARRICK MINING CORP</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T05:42:30.341Z</t>
+          <t xml:space="preserve">2026-10-20T06:48:36.724Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000756894</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2010-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>3274000000</v>
       </c>
       <c r="D6">
         <v>3.28</v>
       </c>
       <c r="E6">
         <v>4127000000</v>
       </c>
       <c r="F6">
         <v>3560000000</v>
       </c>
       <c r="G6">
         <v>567000000</v>
       </c>
       <c r="H6">
         <v>33322000000</v>
       </c>
       <c r="I6">
         <v>12588000000</v>
       </c>
       <c r="J6">
         <v>19065000000</v>
       </c>
       <c r="K6">
         <v>3968000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">BARRICK MINING CORP</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T05:42:30.341Z</t>
+          <t xml:space="preserve">2026-10-20T06:48:36.724Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000756894</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>