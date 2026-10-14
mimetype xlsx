--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -116,721 +116,721 @@
         <v>1291538000</v>
       </c>
       <c r="F2">
         <v>321604000</v>
       </c>
       <c r="G2">
         <v>969934000</v>
       </c>
       <c r="H2">
         <v>5869602000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>-1254232000</v>
       </c>
       <c r="K2">
         <v>97606000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-08-25</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>930373000</v>
       </c>
       <c r="D3">
         <v>23.48</v>
       </c>
       <c r="E3">
         <v>1223981000</v>
       </c>
       <c r="F3">
         <v>378054000</v>
       </c>
       <c r="G3">
         <v>845927000</v>
       </c>
       <c r="H3">
         <v>6265639000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>-1548025000</v>
       </c>
       <c r="K3">
         <v>103093000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-08-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>1016480000</v>
       </c>
       <c r="D4">
         <v>27.79</v>
       </c>
       <c r="E4">
         <v>1415011000</v>
       </c>
       <c r="F4">
         <v>414451000</v>
       </c>
       <c r="G4">
         <v>1000560000</v>
       </c>
       <c r="H4">
         <v>6869167000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>-1687319000</v>
       </c>
       <c r="K4">
         <v>142191000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-08-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>1069744000</v>
       </c>
       <c r="D5">
         <v>31.57</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>438116000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>7497163000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>-1621857000</v>
       </c>
       <c r="K5">
         <v>124485000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-08-29</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>1160241000</v>
       </c>
       <c r="D6">
         <v>36.03</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>480579000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>8102349000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>-1701390000</v>
       </c>
       <c r="K6">
         <v>175309000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-08-27</t>
         </is>
       </c>
       <c r="B7">
         <v>10635676000</v>
       </c>
       <c r="C7">
         <v>1241007000</v>
       </c>
       <c r="D7">
         <v>40.7</v>
       </c>
       <c r="E7">
         <v>1641060000</v>
       </c>
       <c r="F7">
         <v>488791000</v>
       </c>
       <c r="G7">
         <v>1152269000</v>
       </c>
       <c r="H7">
         <v>8599787000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>-1787538000</v>
       </c>
       <c r="K7">
         <v>189734000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-08-26</t>
         </is>
       </c>
       <c r="B8">
         <v>10888676000</v>
       </c>
       <c r="C8">
         <v>1280869000</v>
       </c>
       <c r="D8">
         <v>44.07</v>
       </c>
       <c r="E8">
         <v>1570612000</v>
       </c>
       <c r="F8">
         <v>553832000</v>
       </c>
       <c r="G8">
         <v>1016780000</v>
       </c>
       <c r="H8">
         <v>9259781000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>-1428377000</v>
       </c>
       <c r="K8">
         <v>293270000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-08-25</t>
         </is>
       </c>
       <c r="B9">
         <v>11221077000</v>
       </c>
       <c r="C9">
         <v>1337536000</v>
       </c>
       <c r="D9">
         <v>48.77</v>
       </c>
       <c r="E9">
         <v>2080292000</v>
       </c>
       <c r="F9">
         <v>521788000</v>
       </c>
       <c r="G9">
         <v>1558504000</v>
       </c>
       <c r="H9">
         <v>9346980000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>-1520355000</v>
       </c>
       <c r="K9">
         <v>217824000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-08-31</t>
         </is>
       </c>
       <c r="B10">
         <v>11863743000</v>
       </c>
       <c r="C10">
         <v>1617221000</v>
       </c>
       <c r="D10">
         <v>63.43</v>
       </c>
       <c r="E10">
         <v>2128513000</v>
       </c>
       <c r="F10">
         <v>496050000</v>
       </c>
       <c r="G10">
         <v>1632463000</v>
       </c>
       <c r="H10">
         <v>9895913000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>-1713851000</v>
       </c>
       <c r="K10">
         <v>176300000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-08-29</t>
         </is>
       </c>
       <c r="B11">
         <v>12631967000</v>
       </c>
       <c r="C11">
         <v>1732972000</v>
       </c>
       <c r="D11">
         <v>71.93</v>
       </c>
       <c r="E11">
         <v>2720108000</v>
       </c>
       <c r="F11">
         <v>457736000</v>
       </c>
       <c r="G11">
         <v>2262372000</v>
       </c>
       <c r="H11">
         <v>14423872000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>-877977000</v>
       </c>
       <c r="K11">
         <v>1750815000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-08-28</t>
         </is>
       </c>
       <c r="B12">
         <v>14629585000</v>
       </c>
       <c r="C12">
         <v>2170314000</v>
       </c>
       <c r="D12">
         <v>95.19</v>
       </c>
       <c r="E12">
         <v>3518543000</v>
       </c>
       <c r="F12">
         <v>621767000</v>
       </c>
       <c r="G12">
         <v>2896776000</v>
       </c>
       <c r="H12">
         <v>14516199000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>-1797536000</v>
       </c>
       <c r="K12">
         <v>1171335000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-08-27</t>
         </is>
       </c>
       <c r="B13">
         <v>16252230000</v>
       </c>
       <c r="C13">
         <v>2429604000</v>
       </c>
       <c r="D13">
         <v>117.19</v>
       </c>
       <c r="E13">
         <v>3211135000</v>
       </c>
       <c r="F13">
         <v>672391000</v>
       </c>
       <c r="G13">
         <v>2538744000</v>
       </c>
       <c r="H13">
         <v>15275043000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>-3538913000</v>
       </c>
       <c r="K13">
         <v>264380000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-08-26</t>
         </is>
       </c>
       <c r="B14">
         <v>17457209000</v>
       </c>
       <c r="C14">
         <v>2528426000</v>
       </c>
       <c r="D14">
         <v>132.36</v>
       </c>
       <c r="E14">
         <v>2940788000</v>
       </c>
       <c r="F14">
         <v>796657000</v>
       </c>
       <c r="G14">
         <v>2144131000</v>
       </c>
       <c r="H14">
         <v>15985878000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>-4349894000</v>
       </c>
       <c r="K14">
         <v>277054000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-08-31</t>
         </is>
       </c>
       <c r="B15">
         <v>18490268000</v>
       </c>
       <c r="C15">
         <v>2662427000</v>
       </c>
       <c r="D15">
         <v>149.55</v>
       </c>
       <c r="E15">
         <v>3004116000</v>
       </c>
       <c r="F15">
         <v>1072696000</v>
       </c>
       <c r="G15">
         <v>1931420000</v>
       </c>
       <c r="H15">
         <v>17176538000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>-4749614000</v>
       </c>
       <c r="K15">
         <v>298172000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-08-30</t>
         </is>
       </c>
       <c r="B16">
         <v>18938717000</v>
       </c>
       <c r="C16">
         <v>2498247000</v>
       </c>
       <c r="D16">
         <v>144.87</v>
       </c>
       <c r="E16">
         <v>3117337000</v>
       </c>
       <c r="F16">
         <v>1327257000</v>
       </c>
       <c r="G16">
         <v>1790080000</v>
       </c>
       <c r="H16">
         <v>19355324000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>-3414313000</v>
       </c>
       <c r="K16">
         <v>271803000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">AUTOZONE INC</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T02:34:39.478Z</t>
+          <t xml:space="preserve">2026-10-14T10:20:09.233Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000866787</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>