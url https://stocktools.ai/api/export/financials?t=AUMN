--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -116,295 +116,295 @@
       <c r="F2">
         <v>500000</v>
       </c>
       <c r="G2">
         <v>-18959000</v>
       </c>
       <c r="H2">
         <v>41258000</v>
       </c>
       <c r="I2">
         <v>8524000</v>
       </c>
       <c r="J2">
         <v>32734000</v>
       </c>
       <c r="K2">
         <v>8579000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Minerals Company</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T11:08:19.164Z</t>
+          <t xml:space="preserve">2026-10-20T09:03:13.632Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001011509</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>8071000</v>
       </c>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3">
         <v>-9935000</v>
       </c>
       <c r="F3">
         <v>44000</v>
       </c>
       <c r="G3">
         <v>-9979000</v>
       </c>
       <c r="H3">
         <v>17001000</v>
       </c>
       <c r="I3">
         <v>9230000</v>
       </c>
       <c r="J3">
         <v>7771000</v>
       </c>
       <c r="K3">
         <v>4077000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Minerals Company</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T11:08:19.164Z</t>
+          <t xml:space="preserve">2026-10-20T09:03:13.632Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001011509</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>6400000</v>
       </c>
       <c r="C4">
         <v>-10659000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-6205000</v>
       </c>
       <c r="F4">
         <v>50000</v>
       </c>
       <c r="G4">
         <v>-6255000</v>
       </c>
       <c r="H4">
         <v>14008000</v>
       </c>
       <c r="I4">
         <v>5646000</v>
       </c>
       <c r="J4">
         <v>8362000</v>
       </c>
       <c r="K4">
         <v>2588000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Minerals Company</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T11:08:19.164Z</t>
+          <t xml:space="preserve">2026-10-20T09:03:13.632Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001011509</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>6691000</v>
       </c>
       <c r="C5">
         <v>-3892000</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>81000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>13077000</v>
       </c>
       <c r="I5">
         <v>4996000</v>
       </c>
       <c r="J5">
         <v>8081000</v>
       </c>
       <c r="K5">
         <v>3250000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Minerals Company</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T11:08:19.164Z</t>
+          <t xml:space="preserve">2026-10-20T09:03:13.632Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001011509</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>7217000</v>
       </c>
       <c r="C6">
         <v>-1945000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-5711000</v>
       </c>
       <c r="F6">
         <v>152000</v>
       </c>
       <c r="G6">
         <v>-5863000</v>
       </c>
       <c r="H6">
         <v>12644000</v>
       </c>
       <c r="I6">
         <v>5274000</v>
       </c>
       <c r="J6">
         <v>7483000</v>
       </c>
       <c r="K6">
         <v>3293000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Minerals Company</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T11:08:19.164Z</t>
+          <t xml:space="preserve">2026-10-20T09:03:13.632Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001011509</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>7730000</v>
       </c>
       <c r="C7">
         <v>-5386000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-4395000</v>
       </c>
       <c r="F7">
         <v>38000</v>
       </c>
       <c r="G7">
         <v>-4433000</v>
       </c>
       <c r="H7">
         <v>13357000</v>
       </c>
       <c r="I7">
         <v>7756000</v>
       </c>
       <c r="J7">
         <v>5601000</v>
       </c>
       <c r="K7">
         <v>4593000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Minerals Company</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T11:08:19.164Z</t>
+          <t xml:space="preserve">2026-10-20T09:03:13.632Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001011509</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>5637000</v>
       </c>
       <c r="C8">
         <v>-9086000</v>
       </c>
       <c r="D8">
         <v>-0.07</v>
       </c>
       <c r="E8">
         <v>-9484000</v>
@@ -412,51 +412,51 @@
       <c r="F8">
         <v>470000</v>
       </c>
       <c r="G8">
         <v>-9954000</v>
       </c>
       <c r="H8">
         <v>18306000</v>
       </c>
       <c r="I8">
         <v>6334000</v>
       </c>
       <c r="J8">
         <v>11972000</v>
       </c>
       <c r="K8">
         <v>9704000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Minerals Company</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T11:08:19.164Z</t>
+          <t xml:space="preserve">2026-10-20T09:03:13.632Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001011509</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>25596000</v>
       </c>
       <c r="C9">
         <v>-2095000</v>
       </c>
       <c r="D9">
         <v>-0.01</v>
       </c>
       <c r="E9">
         <v>1414000</v>
@@ -464,211 +464,211 @@
       <c r="F9">
         <v>1620000</v>
       </c>
       <c r="G9">
         <v>-206000</v>
       </c>
       <c r="H9">
         <v>23713000</v>
       </c>
       <c r="I9">
         <v>9621000</v>
       </c>
       <c r="J9">
         <v>14092000</v>
       </c>
       <c r="K9">
         <v>12229000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Minerals Company</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T11:08:19.164Z</t>
+          <t xml:space="preserve">2026-10-20T09:03:13.632Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001011509</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>23285000</v>
       </c>
       <c r="C10">
         <v>-9906000</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-9657000</v>
       </c>
       <c r="F10">
         <v>52000</v>
       </c>
       <c r="G10">
         <v>-9709000</v>
       </c>
       <c r="H10">
         <v>14944000</v>
       </c>
       <c r="I10">
         <v>8464000</v>
       </c>
       <c r="J10">
         <v>6480000</v>
       </c>
       <c r="K10">
         <v>3972000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Minerals Company</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T11:08:19.164Z</t>
+          <t xml:space="preserve">2026-10-20T09:03:13.632Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001011509</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>12002000</v>
       </c>
       <c r="C11">
         <v>-9228000</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-6112000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>14910000</v>
       </c>
       <c r="I11">
         <v>9797000</v>
       </c>
       <c r="J11">
         <v>5113000</v>
       </c>
       <c r="K11">
         <v>3766000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Minerals Company</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T11:08:19.164Z</t>
+          <t xml:space="preserve">2026-10-20T09:03:13.632Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001011509</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-7600000</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>-4249000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>4816000</v>
       </c>
       <c r="I12">
         <v>6918000</v>
       </c>
       <c r="J12">
         <v>-2102000</v>
       </c>
       <c r="K12">
         <v>3175000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Minerals Company</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T11:08:19.164Z</t>
+          <t xml:space="preserve">2026-10-20T09:03:13.632Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001011509</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>2653000</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Minerals Company</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T11:08:19.164Z</t>
+          <t xml:space="preserve">2026-10-20T09:03:13.632Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001011509</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>