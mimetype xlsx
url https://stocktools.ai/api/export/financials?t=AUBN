--- v0 (2026-08-16)
+++ v1 (2026-10-26)
@@ -76,707 +76,1507 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>5538000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>14088000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>776218000</v>
       </c>
       <c r="I2">
         <v>710802000</v>
       </c>
       <c r="J2">
         <v>65416000</v>
       </c>
       <c r="K2">
         <v>12395000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>6763000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>15062000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>759833000</v>
       </c>
       <c r="I3">
         <v>689684000</v>
       </c>
       <c r="J3">
         <v>70149000</v>
       </c>
       <c r="K3">
         <v>18762000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>7118000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>13725000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>751343000</v>
       </c>
       <c r="I4">
         <v>686858000</v>
       </c>
       <c r="J4">
         <v>64485000</v>
       </c>
       <c r="K4">
         <v>13437000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>7448000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>10531000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>789231000</v>
       </c>
       <c r="I5">
         <v>713432000</v>
       </c>
       <c r="J5">
         <v>75799000</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>7858000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>10852000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>817189000</v>
       </c>
       <c r="I6">
         <v>737240000</v>
       </c>
       <c r="J6">
         <v>79949000</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>8150000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>10487000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>831943000</v>
       </c>
       <c r="I7">
         <v>749766000</v>
       </c>
       <c r="J7">
         <v>82177000</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>746000</v>
       </c>
       <c r="C8">
         <v>7846000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>9401000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>853381000</v>
       </c>
       <c r="I8">
         <v>766475000</v>
       </c>
       <c r="J8">
         <v>86906000</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>749000</v>
       </c>
       <c r="C9">
         <v>8834000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>12141000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>818077000</v>
       </c>
       <c r="I9">
         <v>729022000</v>
       </c>
       <c r="J9">
         <v>89055000</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>717000</v>
       </c>
       <c r="C10">
         <v>9741000</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>10850000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>827879000</v>
       </c>
       <c r="I10">
         <v>729551000</v>
       </c>
       <c r="J10">
         <v>98328000</v>
       </c>
       <c r="K10"/>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>585000</v>
       </c>
       <c r="C11">
         <v>7454000</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>9728000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>956597000</v>
       </c>
       <c r="I11">
         <v>848907000</v>
       </c>
       <c r="J11">
         <v>107690000</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>566000</v>
       </c>
       <c r="C12">
         <v>8039000</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>12320000</v>
       </c>
       <c r="F12">
         <v>20175000</v>
       </c>
       <c r="G12">
         <v>-7855000</v>
       </c>
       <c r="H12">
         <v>1105150000</v>
       </c>
       <c r="I12">
         <v>1001424000</v>
       </c>
       <c r="J12">
         <v>103726000</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>598000</v>
       </c>
       <c r="C13">
         <v>10346000</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>10980000</v>
       </c>
       <c r="F13">
         <v>7049000</v>
       </c>
       <c r="G13">
         <v>3931000</v>
       </c>
       <c r="H13">
         <v>1023888000</v>
       </c>
       <c r="I13">
         <v>955847000</v>
       </c>
       <c r="J13">
         <v>68041000</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>603000</v>
       </c>
       <c r="C14">
         <v>1395000</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>11902000</v>
       </c>
       <c r="F14">
         <v>418000</v>
       </c>
       <c r="G14">
         <v>11484000</v>
       </c>
       <c r="H14">
         <v>975255000</v>
       </c>
       <c r="I14">
         <v>898748000</v>
       </c>
       <c r="J14">
         <v>76507000</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>614000</v>
       </c>
       <c r="C15">
         <v>6397000</v>
       </c>
       <c r="D15">
         <v>1.83</v>
       </c>
       <c r="E15">
         <v>10809000</v>
       </c>
       <c r="F15">
         <v>2089000</v>
       </c>
       <c r="G15">
         <v>8720000</v>
       </c>
       <c r="H15">
         <v>977324000</v>
       </c>
       <c r="I15">
         <v>899032000</v>
       </c>
       <c r="J15">
         <v>78292000</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>619000</v>
       </c>
       <c r="C16">
         <v>7255000</v>
       </c>
       <c r="D16">
         <v>2.08</v>
       </c>
       <c r="E16">
         <v>12349000</v>
       </c>
       <c r="F16">
         <v>1485000</v>
       </c>
       <c r="G16">
         <v>10864000</v>
       </c>
       <c r="H16">
         <v>1018797000</v>
       </c>
       <c r="I16">
         <v>926744000</v>
       </c>
       <c r="J16">
         <v>92053000</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Auburn National Bancorporation, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:59:26.007Z</t>
+          <t xml:space="preserve">2026-10-26T06:34:16.023Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000750574</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquityIncludingPortionAttributableToNoncontrollingInterest</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>