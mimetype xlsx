--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -116,389 +116,389 @@
       <c r="F2">
         <v>1522000</v>
       </c>
       <c r="G2">
         <v>-3508000</v>
       </c>
       <c r="H2">
         <v>33859000</v>
       </c>
       <c r="I2">
         <v>18244000</v>
       </c>
       <c r="J2">
         <v>15615000</v>
       </c>
       <c r="K2">
         <v>9759000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-7534000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-1936000</v>
       </c>
       <c r="F3">
         <v>2985000</v>
       </c>
       <c r="G3">
         <v>-4921000</v>
       </c>
       <c r="H3">
         <v>32431000</v>
       </c>
       <c r="I3">
         <v>19931000</v>
       </c>
       <c r="J3">
         <v>12500000</v>
       </c>
       <c r="K3">
         <v>7753000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-11462000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-5222000</v>
       </c>
       <c r="F4">
         <v>2864000</v>
       </c>
       <c r="G4">
         <v>-8086000</v>
       </c>
       <c r="H4">
         <v>111947000</v>
       </c>
       <c r="I4">
         <v>39343000</v>
       </c>
       <c r="J4">
         <v>72604000</v>
       </c>
       <c r="K4">
         <v>14892000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-16211000</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>5508000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>158404000</v>
       </c>
       <c r="I5">
         <v>25866000</v>
       </c>
       <c r="J5">
         <v>132538000</v>
       </c>
       <c r="K5">
         <v>28384000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-27212000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-7842000</v>
       </c>
       <c r="F6">
         <v>13445000</v>
       </c>
       <c r="G6">
         <v>-21287000</v>
       </c>
       <c r="H6">
         <v>273092000</v>
       </c>
       <c r="I6">
         <v>86407000</v>
       </c>
       <c r="J6">
         <v>186685000</v>
       </c>
       <c r="K6">
         <v>23764000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>155109000</v>
       </c>
       <c r="C7">
         <v>-33338000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-15119000</v>
       </c>
       <c r="F7">
         <v>7692000</v>
       </c>
       <c r="G7">
         <v>-22811000</v>
       </c>
       <c r="H7">
         <v>276421000</v>
       </c>
       <c r="I7">
         <v>107979000</v>
       </c>
       <c r="J7">
         <v>168442000</v>
       </c>
       <c r="K7">
         <v>24208000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>174716000</v>
       </c>
       <c r="C8">
         <v>-26892000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-8944000</v>
       </c>
       <c r="F8">
         <v>6384000</v>
       </c>
       <c r="G8">
         <v>-15328000</v>
       </c>
       <c r="H8">
         <v>267704000</v>
       </c>
       <c r="I8">
         <v>106538000</v>
       </c>
       <c r="J8">
         <v>161166000</v>
       </c>
       <c r="K8">
         <v>21809000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>201630000</v>
       </c>
       <c r="C9">
         <v>-21137000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-4171000</v>
       </c>
       <c r="F9">
         <v>6211000</v>
       </c>
       <c r="G9">
         <v>-10382000</v>
       </c>
       <c r="H9">
         <v>356759000</v>
       </c>
       <c r="I9">
         <v>107378000</v>
       </c>
       <c r="J9">
         <v>249381000</v>
       </c>
       <c r="K9">
         <v>32231000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>230807000</v>
       </c>
       <c r="C10">
         <v>-35194000</v>
       </c>
       <c r="D10">
         <v>-0.94</v>
       </c>
       <c r="E10">
         <v>-15811000</v>
@@ -506,51 +506,51 @@
       <c r="F10">
         <v>12182000</v>
       </c>
       <c r="G10">
         <v>-27993000</v>
       </c>
       <c r="H10">
         <v>557880000</v>
       </c>
       <c r="I10">
         <v>310537000</v>
       </c>
       <c r="J10">
         <v>247343000</v>
       </c>
       <c r="K10">
         <v>28483000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>206531000</v>
       </c>
       <c r="C11">
         <v>-48155000</v>
       </c>
       <c r="D11">
         <v>-1.14</v>
       </c>
       <c r="E11">
         <v>-19869000</v>
@@ -558,51 +558,51 @@
       <c r="F11">
         <v>5259000</v>
       </c>
       <c r="G11">
         <v>-25128000</v>
       </c>
       <c r="H11">
         <v>714539000</v>
       </c>
       <c r="I11">
         <v>302145000</v>
       </c>
       <c r="J11">
         <v>412394000</v>
       </c>
       <c r="K11">
         <v>41944000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>274329000</v>
       </c>
       <c r="C12">
         <v>50199000</v>
       </c>
       <c r="D12">
         <v>1.09</v>
       </c>
       <c r="E12">
         <v>-13780000</v>
@@ -610,51 +610,51 @@
       <c r="F12">
         <v>9753000</v>
       </c>
       <c r="G12">
         <v>-23533000</v>
       </c>
       <c r="H12">
         <v>615312000</v>
       </c>
       <c r="I12">
         <v>131556000</v>
       </c>
       <c r="J12">
         <v>483756000</v>
       </c>
       <c r="K12">
         <v>43654000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>330379000</v>
       </c>
       <c r="C13">
         <v>-46466000</v>
       </c>
       <c r="D13">
         <v>-1.02</v>
       </c>
       <c r="E13">
         <v>-22141000</v>
@@ -662,51 +662,51 @@
       <c r="F13">
         <v>16881000</v>
       </c>
       <c r="G13">
         <v>-39022000</v>
       </c>
       <c r="H13">
         <v>585448000</v>
       </c>
       <c r="I13">
         <v>128694000</v>
       </c>
       <c r="J13">
         <v>456754000</v>
       </c>
       <c r="K13">
         <v>58099000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>399245000</v>
       </c>
       <c r="C14">
         <v>-30438000</v>
       </c>
       <c r="D14">
         <v>-0.66</v>
       </c>
       <c r="E14">
         <v>4484000</v>
@@ -714,51 +714,51 @@
       <c r="F14">
         <v>11998000</v>
       </c>
       <c r="G14">
         <v>-7514000</v>
       </c>
       <c r="H14">
         <v>613932000</v>
       </c>
       <c r="I14">
         <v>147764000</v>
       </c>
       <c r="J14">
         <v>466168000</v>
       </c>
       <c r="K14">
         <v>84310000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>465307000</v>
       </c>
       <c r="C15">
         <v>-44698000</v>
       </c>
       <c r="D15">
         <v>-0.95</v>
       </c>
       <c r="E15">
         <v>12204000</v>
@@ -766,51 +766,51 @@
       <c r="F15">
         <v>11459000</v>
       </c>
       <c r="G15">
         <v>745000</v>
       </c>
       <c r="H15">
         <v>609328000</v>
       </c>
       <c r="I15">
         <v>148359000</v>
       </c>
       <c r="J15">
         <v>460969000</v>
       </c>
       <c r="K15">
         <v>122721000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>534528000</v>
       </c>
       <c r="C16">
         <v>-11448000</v>
       </c>
       <c r="D16">
         <v>-0.24</v>
       </c>
       <c r="E16">
         <v>57334000</v>
@@ -818,37 +818,37 @@
       <c r="F16">
         <v>9050000</v>
       </c>
       <c r="G16">
         <v>48284000</v>
       </c>
       <c r="H16">
         <v>654179000</v>
       </c>
       <c r="I16">
         <v>162244000</v>
       </c>
       <c r="J16">
         <v>491935000</v>
       </c>
       <c r="K16">
         <v>167428000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">AtriCure, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:20.179Z</t>
+          <t xml:space="preserve">2026-10-12T22:39:06.571Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001323885</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>