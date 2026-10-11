--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -103,272 +103,272 @@
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>484000000</v>
       </c>
       <c r="D2">
         <v>1.14</v>
       </c>
       <c r="E2">
         <v>-580000000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>7176000000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARES CAPITAL CORPORATION</t>
+          <t xml:space="preserve">Ares Capital Corp</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:26.319Z</t>
+          <t xml:space="preserve">2026-10-11T11:11:04.333Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287750</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>1567000000</v>
       </c>
       <c r="D3">
         <v>3.51</v>
       </c>
       <c r="E3">
         <v>-2459000000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>20843000000</v>
       </c>
       <c r="I3">
         <v>11975000000</v>
       </c>
       <c r="J3">
         <v>8868000000</v>
       </c>
       <c r="K3">
         <v>372000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARES CAPITAL CORPORATION</t>
+          <t xml:space="preserve">Ares Capital Corp</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:26.319Z</t>
+          <t xml:space="preserve">2026-10-11T11:11:04.333Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287750</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>600000000</v>
       </c>
       <c r="D4">
         <v>1.19</v>
       </c>
       <c r="E4">
         <v>-1359000000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>22398000000</v>
       </c>
       <c r="I4">
         <v>12843000000</v>
       </c>
       <c r="J4">
         <v>9555000000</v>
       </c>
       <c r="K4">
         <v>303000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARES CAPITAL CORPORATION</t>
+          <t xml:space="preserve">Ares Capital Corp</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:26.319Z</t>
+          <t xml:space="preserve">2026-10-11T11:11:04.333Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287750</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>1522000000</v>
       </c>
       <c r="D5">
         <v>2.68</v>
       </c>
       <c r="E5">
         <v>511000000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>23800000000</v>
       </c>
       <c r="I5">
         <v>12599000000</v>
       </c>
       <c r="J5">
         <v>11201000000</v>
       </c>
       <c r="K5">
         <v>535000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARES CAPITAL CORPORATION</t>
+          <t xml:space="preserve">Ares Capital Corp</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:26.319Z</t>
+          <t xml:space="preserve">2026-10-11T11:11:04.333Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287750</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>1522000000</v>
       </c>
       <c r="D6">
         <v>2.44</v>
       </c>
       <c r="E6">
         <v>-2128000000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>28254000000</v>
       </c>
       <c r="I6">
         <v>14899000000</v>
       </c>
       <c r="J6">
         <v>13355000000</v>
       </c>
       <c r="K6">
         <v>635000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARES CAPITAL CORPORATION</t>
+          <t xml:space="preserve">Ares Capital Corp</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:26.319Z</t>
+          <t xml:space="preserve">2026-10-11T11:11:04.333Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287750</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>1299000000</v>
       </c>
       <c r="D7">
         <v>1.86</v>
       </c>
       <c r="E7">
         <v>-1717000000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>31235000000</v>
       </c>
       <c r="I7">
         <v>16917000000</v>
       </c>
       <c r="J7">
         <v>14318000000</v>
       </c>
       <c r="K7">
         <v>638000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARES CAPITAL CORPORATION</t>
+          <t xml:space="preserve">Ares Capital Corp</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:26.319Z</t>
+          <t xml:space="preserve">2026-10-11T11:11:04.333Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287750</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>