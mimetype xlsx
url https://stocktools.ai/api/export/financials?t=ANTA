--- v0 (2026-08-19)
+++ v1 (2026-10-26)
@@ -76,177 +76,377 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>11272995</v>
       </c>
       <c r="C2">
         <v>-6585440</v>
       </c>
       <c r="D2">
         <v>-0.34</v>
       </c>
       <c r="E2">
         <v>-12239995</v>
       </c>
       <c r="F2">
         <v>61522</v>
       </c>
       <c r="G2">
         <v>-12301517</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Antalpha Platform Holding Company</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:56:16.627Z</t>
+          <t xml:space="preserve">2026-10-26T21:14:32.622Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002044255</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>47454993</v>
       </c>
       <c r="C3">
         <v>4393471</v>
       </c>
       <c r="D3">
         <v>0.23</v>
       </c>
       <c r="E3">
         <v>-11694058</v>
       </c>
       <c r="F3">
         <v>160066</v>
       </c>
       <c r="G3">
         <v>-11854124</v>
       </c>
       <c r="H3">
         <v>1254642229</v>
       </c>
       <c r="I3">
         <v>1208257985</v>
       </c>
       <c r="J3">
         <v>46384244</v>
       </c>
       <c r="K3">
         <v>5926655</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Antalpha Platform Holding Company</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:56:16.627Z</t>
+          <t xml:space="preserve">2026-10-26T21:14:32.622Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002044255</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>79678739</v>
       </c>
       <c r="C4">
         <v>24434334</v>
       </c>
       <c r="D4">
         <v>0.75</v>
       </c>
       <c r="E4">
         <v>-3838110</v>
       </c>
       <c r="F4">
         <v>380113</v>
       </c>
       <c r="G4">
         <v>-4218223</v>
       </c>
       <c r="H4">
         <v>2406952500</v>
       </c>
       <c r="I4">
         <v>2204632852</v>
       </c>
       <c r="J4">
         <v>119680242</v>
       </c>
       <c r="K4">
         <v>7850170</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Antalpha Platform Holding Company</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:56:16.627Z</t>
+          <t xml:space="preserve">2026-10-26T21:14:32.622Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002044255</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>