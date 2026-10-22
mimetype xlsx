--- v0 (2026-08-17)
+++ v1 (2026-10-22)
@@ -114,237 +114,237 @@
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>857693000</v>
       </c>
       <c r="I2">
         <v>115178000</v>
       </c>
       <c r="J2">
         <v>511566000</v>
       </c>
       <c r="K2">
         <v>67494000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">AMTD IDEA GROUP</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:59.666Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:30.236Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001769731</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>105365000</v>
       </c>
       <c r="C3">
         <v>160466000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>26621000</v>
       </c>
       <c r="F3">
         <v>2000</v>
       </c>
       <c r="G3">
         <v>26619000</v>
       </c>
       <c r="H3">
         <v>1060723000</v>
       </c>
       <c r="I3">
         <v>58309000</v>
       </c>
       <c r="J3">
         <v>742198000</v>
       </c>
       <c r="K3">
         <v>138297000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">AMTD IDEA GROUP</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:59.666Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:30.236Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001769731</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>130914000</v>
       </c>
       <c r="C4">
         <v>153383000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>39978000</v>
       </c>
       <c r="F4">
         <v>72000</v>
       </c>
       <c r="G4">
         <v>39906000</v>
       </c>
       <c r="H4">
         <v>1486590000</v>
       </c>
       <c r="I4">
         <v>193016000</v>
       </c>
       <c r="J4">
         <v>1052258000</v>
       </c>
       <c r="K4">
         <v>120234000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">AMTD IDEA GROUP</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:59.666Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:30.236Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001769731</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>80457000</v>
       </c>
       <c r="C5">
         <v>53578000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>5159000</v>
       </c>
       <c r="F5">
         <v>8000</v>
       </c>
       <c r="G5">
         <v>5151000</v>
       </c>
       <c r="H5">
         <v>2069918000</v>
       </c>
       <c r="I5">
         <v>369889000</v>
       </c>
       <c r="J5">
         <v>1357660000</v>
       </c>
       <c r="K5">
         <v>62872000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">AMTD IDEA GROUP</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:59.666Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:30.236Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001769731</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>101215000</v>
       </c>
       <c r="C6">
         <v>67251000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>17835000</v>
       </c>
       <c r="F6">
         <v>746000</v>
       </c>
       <c r="G6">
         <v>17089000</v>
       </c>
       <c r="H6">
         <v>2300314000</v>
       </c>
       <c r="I6">
         <v>385377000</v>
       </c>
       <c r="J6">
         <v>1375400000</v>
       </c>
       <c r="K6">
         <v>51074000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">AMTD IDEA GROUP</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:59.666Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:30.236Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001769731</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>