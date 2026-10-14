--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -118,241 +118,241 @@
       <c r="F2">
         <v>398000</v>
       </c>
       <c r="G2">
         <v>-39837000</v>
       </c>
       <c r="H2">
         <v>126379000</v>
       </c>
       <c r="I2">
         <v>132341000</v>
       </c>
       <c r="J2">
         <v>-5962000</v>
       </c>
       <c r="K2">
         <v>116602000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-179184000</v>
       </c>
       <c r="D3">
         <v>-1.24</v>
       </c>
       <c r="E3">
         <v>-122303000</v>
       </c>
       <c r="F3">
         <v>549000</v>
       </c>
       <c r="G3">
         <v>-122852000</v>
       </c>
       <c r="H3">
         <v>310855000</v>
       </c>
       <c r="I3">
         <v>314852000</v>
       </c>
       <c r="J3">
         <v>-3997000</v>
       </c>
       <c r="K3">
         <v>260242000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-166227000</v>
       </c>
       <c r="D4">
         <v>-1.28</v>
       </c>
       <c r="E4">
         <v>-190336000</v>
       </c>
       <c r="F4">
         <v>14000</v>
       </c>
       <c r="G4">
         <v>-190350000</v>
       </c>
       <c r="H4">
         <v>252476000</v>
       </c>
       <c r="I4">
         <v>286332000</v>
       </c>
       <c r="J4">
         <v>-33856000</v>
       </c>
       <c r="K4">
         <v>191514000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-56364000</v>
       </c>
       <c r="D5">
         <v>-0.36</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>171107000</v>
       </c>
       <c r="I5">
         <v>259555000</v>
       </c>
       <c r="J5">
         <v>-88448000</v>
       </c>
       <c r="K5">
         <v>119539000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-115204000</v>
       </c>
       <c r="D6">
         <v>-0.83</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>28000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>173230000</v>
       </c>
       <c r="I6">
         <v>300782000</v>
       </c>
       <c r="J6">
         <v>-129191000</v>
       </c>
       <c r="K6">
         <v>106961000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>130084000</v>
       </c>
       <c r="C7">
         <v>-86350000</v>
       </c>
       <c r="D7">
         <v>-0.41</v>
       </c>
       <c r="E7">
         <v>-71815000</v>
@@ -360,51 +360,51 @@
       <c r="F7">
         <v>21000</v>
       </c>
       <c r="G7">
         <v>-71836000</v>
       </c>
       <c r="H7">
         <v>166999000</v>
       </c>
       <c r="I7">
         <v>176057000</v>
       </c>
       <c r="J7">
         <v>-9058000</v>
       </c>
       <c r="K7">
         <v>98251000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>181104000</v>
       </c>
       <c r="C8">
         <v>-67865000</v>
       </c>
       <c r="D8">
         <v>-0.25</v>
       </c>
       <c r="E8">
         <v>-32837000</v>
@@ -412,51 +412,51 @@
       <c r="F8">
         <v>12000</v>
       </c>
       <c r="G8">
         <v>-32849000</v>
       </c>
       <c r="H8">
         <v>161598000</v>
       </c>
       <c r="I8">
         <v>226698000</v>
       </c>
       <c r="J8">
         <v>-65100000</v>
       </c>
       <c r="K8">
         <v>73637000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>229214000</v>
       </c>
       <c r="C9">
         <v>-116445000</v>
       </c>
       <c r="D9">
         <v>-0.39</v>
       </c>
       <c r="E9">
         <v>-94703000</v>
@@ -464,51 +464,51 @@
       <c r="F9">
         <v>58000</v>
       </c>
       <c r="G9">
         <v>-94761000</v>
       </c>
       <c r="H9">
         <v>385714000</v>
       </c>
       <c r="I9">
         <v>233384000</v>
       </c>
       <c r="J9">
         <v>152330000</v>
       </c>
       <c r="K9">
         <v>249227000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>429755000</v>
       </c>
       <c r="C10">
         <v>-22645000</v>
       </c>
       <c r="D10">
         <v>-0.07</v>
       </c>
       <c r="E10">
         <v>-9366000</v>
@@ -516,51 +516,51 @@
       <c r="F10">
         <v>2478000</v>
       </c>
       <c r="G10">
         <v>-11844000</v>
       </c>
       <c r="H10">
         <v>882209000</v>
       </c>
       <c r="I10">
         <v>273946000</v>
       </c>
       <c r="J10">
         <v>608263000</v>
       </c>
       <c r="K10">
         <v>644588000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>614060000</v>
       </c>
       <c r="C11">
         <v>-18000000</v>
       </c>
       <c r="D11">
         <v>-0.05</v>
       </c>
       <c r="E11">
         <v>-21746000</v>
@@ -568,277 +568,277 @@
       <c r="F11">
         <v>252000</v>
       </c>
       <c r="G11">
         <v>-21998000</v>
       </c>
       <c r="H11">
         <v>966021000</v>
       </c>
       <c r="I11">
         <v>338516000</v>
       </c>
       <c r="J11">
         <v>627505000</v>
       </c>
       <c r="K11">
         <v>186964000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>583187000</v>
       </c>
       <c r="C12">
         <v>7700000</v>
       </c>
       <c r="D12">
         <v>0.02</v>
       </c>
       <c r="E12">
         <v>-66537000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>1068065000</v>
       </c>
       <c r="I12">
         <v>400966000</v>
       </c>
       <c r="J12">
         <v>667099000</v>
       </c>
       <c r="K12">
         <v>219454000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>369193000</v>
       </c>
       <c r="C13">
         <v>-105800000</v>
       </c>
       <c r="D13">
         <v>-0.26</v>
       </c>
       <c r="E13">
         <v>-180092000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>886179000</v>
       </c>
       <c r="I13">
         <v>290846000</v>
       </c>
       <c r="J13">
         <v>595333000</v>
       </c>
       <c r="K13">
         <v>217666000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>306911000</v>
       </c>
       <c r="C14">
         <v>-55000000</v>
       </c>
       <c r="D14">
         <v>-0.15</v>
       </c>
       <c r="E14">
         <v>6880000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>831684000</v>
       </c>
       <c r="I14">
         <v>279587000</v>
       </c>
       <c r="J14">
         <v>552097000</v>
       </c>
       <c r="K14">
         <v>199252000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>228614000</v>
       </c>
       <c r="C15">
         <v>-87000000</v>
       </c>
       <c r="D15">
         <v>-0.2</v>
       </c>
       <c r="E15">
         <v>-31020000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>685349000</v>
       </c>
       <c r="I15">
         <v>199173000</v>
       </c>
       <c r="J15">
         <v>486176000</v>
       </c>
       <c r="K15">
         <v>121038000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>213646000</v>
       </c>
       <c r="C16">
         <v>-38800000</v>
       </c>
       <c r="D16">
         <v>-0.09</v>
       </c>
       <c r="E16">
         <v>6728000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>670775000</v>
       </c>
       <c r="I16">
         <v>211494000</v>
       </c>
       <c r="J16">
         <v>459281000</v>
       </c>
       <c r="K16">
         <v>134660000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">AMARIN CORP PLC\UK</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T18:46:18.783Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:15.894Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000897448</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>