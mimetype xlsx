--- v0 (2026-08-16)
+++ v1 (2026-11-03)
@@ -76,289 +76,1189 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_source</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_source</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_source</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_source</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_source</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_source</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_source</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_source</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_as_of</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>2772000</v>
       </c>
       <c r="C2">
         <v>-9896000</v>
       </c>
       <c r="D2">
         <v>-0.15</v>
       </c>
       <c r="E2">
         <v>-8016000</v>
       </c>
       <c r="F2">
         <v>609000</v>
       </c>
       <c r="G2">
         <v>-8625000</v>
       </c>
       <c r="H2">
         <v>18527000</v>
       </c>
       <c r="I2">
         <v>4669000</v>
       </c>
       <c r="J2">
         <v>13858000</v>
       </c>
       <c r="K2">
         <v>11489000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMPRIUS TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Amprius Technologies, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:57.994Z</t>
+          <t xml:space="preserve">2026-11-03T12:45:21.955Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AI2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001899287</t>
+        </is>
+      </c>
+      <c r="AJ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AM2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AO2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AQ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>4409000</v>
       </c>
       <c r="C3">
         <v>-17332000</v>
       </c>
       <c r="D3">
         <v>-0.24</v>
       </c>
       <c r="E3">
         <v>-13882000</v>
       </c>
       <c r="F3">
         <v>1481000</v>
       </c>
       <c r="G3">
         <v>-15363000</v>
       </c>
       <c r="H3">
         <v>83171000</v>
       </c>
       <c r="I3">
         <v>10138000</v>
       </c>
       <c r="J3">
         <v>73033000</v>
       </c>
       <c r="K3">
         <v>69696000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMPRIUS TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Amprius Technologies, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:57.994Z</t>
+          <t xml:space="preserve">2026-11-03T12:45:21.955Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AE3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AI3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001899287</t>
+        </is>
+      </c>
+      <c r="AJ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AM3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AO3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AQ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>9053000</v>
       </c>
       <c r="C4">
         <v>-36776000</v>
       </c>
       <c r="D4">
         <v>-0.43</v>
       </c>
       <c r="E4">
         <v>-25553000</v>
       </c>
       <c r="F4">
         <v>17550000</v>
       </c>
       <c r="G4">
         <v>-43103000</v>
       </c>
       <c r="H4">
         <v>107736000</v>
       </c>
       <c r="I4">
         <v>47936000</v>
       </c>
       <c r="J4">
         <v>59800000</v>
       </c>
       <c r="K4">
         <v>45761000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMPRIUS TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Amprius Technologies, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:57.994Z</t>
+          <t xml:space="preserve">2026-11-03T12:45:21.955Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AE4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AI4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001899287</t>
+        </is>
+      </c>
+      <c r="AJ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AK4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AM4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AO4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AQ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>24167000</v>
       </c>
       <c r="C5">
         <v>-44671000</v>
       </c>
       <c r="D5">
         <v>-0.45</v>
       </c>
       <c r="E5">
         <v>-33352000</v>
       </c>
       <c r="F5">
         <v>3207000</v>
       </c>
       <c r="G5">
         <v>-36559000</v>
       </c>
       <c r="H5">
         <v>121125000</v>
       </c>
       <c r="I5">
         <v>51653000</v>
       </c>
       <c r="J5">
         <v>69472000</v>
       </c>
       <c r="K5">
         <v>55155000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMPRIUS TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Amprius Technologies, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:57.994Z</t>
+          <t xml:space="preserve">2026-11-03T12:45:21.955Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AC5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AI5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001899287</t>
+        </is>
+      </c>
+      <c r="AJ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AK5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AM5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AO5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AQ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>73011000</v>
       </c>
       <c r="C6">
         <v>-44024000</v>
       </c>
       <c r="D6">
         <v>-0.35</v>
       </c>
       <c r="E6">
         <v>-31134000</v>
       </c>
       <c r="F6">
         <v>4400000</v>
       </c>
       <c r="G6">
         <v>-35534000</v>
       </c>
       <c r="H6">
         <v>156891000</v>
       </c>
       <c r="I6">
         <v>53076000</v>
       </c>
       <c r="J6">
         <v>103815000</v>
       </c>
       <c r="K6">
         <v>90465000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMPRIUS TECHNOLOGIES, INC.</t>
+          <t xml:space="preserve">Amprius Technologies, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:57.994Z</t>
+          <t xml:space="preserve">2026-11-03T12:45:21.955Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AC6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AE6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AI6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001899287</t>
+        </is>
+      </c>
+      <c r="AJ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AK6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AM6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AO6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AQ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001899287, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>