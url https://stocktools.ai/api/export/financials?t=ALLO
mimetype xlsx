--- v0 (2026-08-16)
+++ v1 (2026-10-15)
@@ -116,51 +116,51 @@
       <c r="F2">
         <v>3234000</v>
       </c>
       <c r="G2">
         <v>-47887000</v>
       </c>
       <c r="H2">
         <v>773855000</v>
       </c>
       <c r="I2">
         <v>70691000</v>
       </c>
       <c r="J2">
         <v>703164000</v>
       </c>
       <c r="K2">
         <v>92432000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Allogene Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:23:31.992Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:32.235Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737287</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>-184594000</v>
       </c>
       <c r="D3">
         <v>-1.83</v>
       </c>
       <c r="E3">
         <v>-137350000</v>
@@ -168,51 +168,51 @@
       <c r="F3">
         <v>50791000</v>
       </c>
       <c r="G3">
         <v>-188141000</v>
       </c>
       <c r="H3">
         <v>717802000</v>
       </c>
       <c r="I3">
         <v>88779000</v>
       </c>
       <c r="J3">
         <v>629023000</v>
       </c>
       <c r="K3">
         <v>175126000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Allogene Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:23:31.992Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:32.235Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737287</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>-316381000</v>
       </c>
       <c r="D4">
         <v>-2.63</v>
       </c>
       <c r="E4">
         <v>-115093000</v>
@@ -220,51 +220,51 @@
       <c r="F4">
         <v>65958000</v>
       </c>
       <c r="G4">
         <v>-181051000</v>
       </c>
       <c r="H4">
         <v>1227829000</v>
       </c>
       <c r="I4">
         <v>148212000</v>
       </c>
       <c r="J4">
         <v>1013457000</v>
       </c>
       <c r="K4">
         <v>183351000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Allogene Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:23:31.992Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:32.235Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737287</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>114089000</v>
       </c>
       <c r="C5">
         <v>-182051000</v>
       </c>
       <c r="D5">
         <v>-1.34</v>
       </c>
       <c r="E5">
         <v>-184812000</v>
@@ -272,51 +272,51 @@
       <c r="F5">
         <v>21446000</v>
       </c>
       <c r="G5">
         <v>-206258000</v>
       </c>
       <c r="H5">
         <v>1050828000</v>
       </c>
       <c r="I5">
         <v>125628000</v>
       </c>
       <c r="J5">
         <v>925200000</v>
       </c>
       <c r="K5">
         <v>173314000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Allogene Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:23:31.992Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:32.235Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737287</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>156000</v>
       </c>
       <c r="C6">
         <v>-340414000</v>
       </c>
       <c r="D6">
         <v>-2.38</v>
       </c>
       <c r="E6">
         <v>-220519000</v>
@@ -324,51 +324,51 @@
       <c r="F6">
         <v>5191000</v>
       </c>
       <c r="G6">
         <v>-225710000</v>
       </c>
       <c r="H6">
         <v>821579000</v>
       </c>
       <c r="I6">
         <v>154697000</v>
       </c>
       <c r="J6">
         <v>666882000</v>
       </c>
       <c r="K6">
         <v>61904000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Allogene Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:23:31.992Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:32.235Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737287</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>95000</v>
       </c>
       <c r="C7">
         <v>-327265000</v>
       </c>
       <c r="D7">
         <v>-2.09</v>
       </c>
       <c r="E7">
         <v>-237733000</v>
@@ -376,51 +376,51 @@
       <c r="F7">
         <v>1516000</v>
       </c>
       <c r="G7">
         <v>-239249000</v>
       </c>
       <c r="H7">
         <v>642837000</v>
       </c>
       <c r="I7">
         <v>130604000</v>
       </c>
       <c r="J7">
         <v>512233000</v>
       </c>
       <c r="K7">
         <v>83155000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Allogene Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:23:31.992Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:32.235Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737287</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>22000</v>
       </c>
       <c r="C8">
         <v>-257590000</v>
       </c>
       <c r="D8">
         <v>-1.32</v>
       </c>
       <c r="E8">
         <v>-200300000</v>
@@ -428,51 +428,51 @@
       <c r="F8">
         <v>694000</v>
       </c>
       <c r="G8">
         <v>-200994000</v>
       </c>
       <c r="H8">
         <v>548710000</v>
       </c>
       <c r="I8">
         <v>126531000</v>
       </c>
       <c r="J8">
         <v>422179000</v>
       </c>
       <c r="K8">
         <v>75218000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Allogene Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:23:31.992Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:32.235Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737287</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9">
         <v>-190886000</v>
       </c>
       <c r="D9">
         <v>-0.87</v>
       </c>
       <c r="E9">
         <v>-149246000</v>
@@ -480,37 +480,37 @@
       <c r="F9">
         <v>386000</v>
       </c>
       <c r="G9">
         <v>-149632000</v>
       </c>
       <c r="H9">
         <v>415905000</v>
       </c>
       <c r="I9">
         <v>123363000</v>
       </c>
       <c r="J9">
         <v>292542000</v>
       </c>
       <c r="K9">
         <v>51688000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Allogene Therapeutics, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:23:31.992Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:32.235Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737287</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>