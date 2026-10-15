--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -104,683 +104,683 @@
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-2378064</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-15512997</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-23074515</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3">
         <v>-54384496</v>
       </c>
       <c r="K3">
         <v>1223638</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>13060472</v>
       </c>
       <c r="D4">
         <v>-17.61</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>3743233</v>
       </c>
       <c r="I4">
         <v>5647261</v>
       </c>
       <c r="J4">
         <v>-40221326</v>
       </c>
       <c r="K4">
         <v>3262354</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-5187259</v>
       </c>
       <c r="D5">
         <v>-3.09</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>14062</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>8787103</v>
       </c>
       <c r="I5">
         <v>2503045</v>
       </c>
       <c r="J5">
         <v>6284058</v>
       </c>
       <c r="K5">
         <v>8527304</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-12090287</v>
       </c>
       <c r="D6">
         <v>-1.4</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>86119</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>28204764</v>
       </c>
       <c r="I6">
         <v>3326445</v>
       </c>
       <c r="J6">
         <v>24878319</v>
       </c>
       <c r="K6">
         <v>14648866</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-18699450</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>11810</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>25187679</v>
       </c>
       <c r="I7">
         <v>3537862</v>
       </c>
       <c r="J7">
         <v>21649817</v>
       </c>
       <c r="K7">
         <v>12015061</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-22340589</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-19222862</v>
       </c>
       <c r="F8">
         <v>24759</v>
       </c>
       <c r="G8">
         <v>-19247621</v>
       </c>
       <c r="H8">
         <v>44174958</v>
       </c>
       <c r="I8">
         <v>4573939</v>
       </c>
       <c r="J8">
         <v>39601019</v>
       </c>
       <c r="K8">
         <v>20023337</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-38893245</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-29857131</v>
       </c>
       <c r="F9">
         <v>262966</v>
       </c>
       <c r="G9">
         <v>-30120097</v>
       </c>
       <c r="H9">
         <v>95091155</v>
       </c>
       <c r="I9">
         <v>8473176</v>
       </c>
       <c r="J9">
         <v>86617979</v>
       </c>
       <c r="K9">
         <v>47357472</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-60826831</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-44984226</v>
       </c>
       <c r="F10">
         <v>9529</v>
       </c>
       <c r="G10">
         <v>-44993755</v>
       </c>
       <c r="H10">
         <v>75518281</v>
       </c>
       <c r="I10">
         <v>27435964</v>
       </c>
       <c r="J10">
         <v>48082317</v>
       </c>
       <c r="K10">
         <v>44425830</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-37553729</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-37493455</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>83352503</v>
       </c>
       <c r="I11">
         <v>23843945</v>
       </c>
       <c r="J11">
         <v>59508558</v>
       </c>
       <c r="K11">
         <v>77858311</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-57776274</v>
       </c>
       <c r="D12">
         <v>-1.07</v>
       </c>
       <c r="E12">
         <v>-42555907</v>
       </c>
       <c r="F12">
         <v>7806</v>
       </c>
       <c r="G12">
         <v>-42563713</v>
       </c>
       <c r="H12">
         <v>233137120</v>
       </c>
       <c r="I12">
         <v>27401597</v>
       </c>
       <c r="J12">
         <v>205735523</v>
       </c>
       <c r="K12">
         <v>229790989</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-62024636</v>
       </c>
       <c r="D13">
         <v>-1.06</v>
       </c>
       <c r="E13">
         <v>-56637187</v>
       </c>
       <c r="F13">
         <v>16317</v>
       </c>
       <c r="G13">
         <v>-56653504</v>
       </c>
       <c r="H13">
         <v>181291657</v>
       </c>
       <c r="I13">
         <v>30283628</v>
       </c>
       <c r="J13">
         <v>151008029</v>
       </c>
       <c r="K13">
         <v>144419364</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-37543000</v>
       </c>
       <c r="D14">
         <v>-0.64</v>
       </c>
       <c r="E14">
         <v>-30326128</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>-30326128</v>
       </c>
       <c r="H14">
         <v>148326911</v>
       </c>
       <c r="I14">
         <v>28531881</v>
       </c>
       <c r="J14">
         <v>119795030</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>-55851000</v>
       </c>
       <c r="D15">
         <v>-0.94</v>
       </c>
       <c r="E15">
         <v>-43208747</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>104606694</v>
       </c>
       <c r="I15">
         <v>33601823</v>
       </c>
       <c r="J15">
         <v>71004871</v>
       </c>
       <c r="K15">
         <v>54527092</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>-33847000</v>
       </c>
       <c r="D16">
         <v>-0.56</v>
       </c>
       <c r="E16">
         <v>-33345682</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>72059317</v>
       </c>
       <c r="I16">
         <v>27808927</v>
       </c>
       <c r="J16">
         <v>44250390</v>
       </c>
       <c r="K16">
         <v>70041254</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">ALDEYRA THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T01:44:13.550Z</t>
+          <t xml:space="preserve">2026-10-15T15:30:48.921Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001341235</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>