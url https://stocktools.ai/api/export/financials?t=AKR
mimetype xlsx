--- v0 (2026-08-15)
+++ v1 (2026-10-17)
@@ -114,693 +114,693 @@
       </c>
       <c r="E2">
         <v>65715000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>1653319000</v>
       </c>
       <c r="I2">
         <v>884010000</v>
       </c>
       <c r="J2">
         <v>384114000</v>
       </c>
       <c r="K2">
         <v>89812000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>89936000</v>
       </c>
       <c r="D3">
         <v>0.85</v>
       </c>
       <c r="E3">
         <v>59001000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>1908440000</v>
       </c>
       <c r="I3">
         <v>838184000</v>
       </c>
       <c r="J3">
         <v>622797000</v>
       </c>
       <c r="K3">
         <v>91813000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>44640000</v>
       </c>
       <c r="D4">
         <v>0.72</v>
       </c>
       <c r="E4">
         <v>65233000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>2264957000</v>
       </c>
       <c r="I4">
         <v>1143369000</v>
       </c>
       <c r="J4">
         <v>704236000</v>
       </c>
       <c r="K4">
         <v>79189000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>152146000</v>
       </c>
       <c r="D5">
         <v>1.18</v>
       </c>
       <c r="E5">
         <v>82519000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>2720721000</v>
       </c>
       <c r="I5">
         <v>1284764000</v>
       </c>
       <c r="J5">
         <v>1055541000</v>
       </c>
       <c r="K5">
         <v>217580000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>149970000</v>
       </c>
       <c r="D6">
         <v>0.94</v>
       </c>
       <c r="E6">
         <v>113598000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>3032319000</v>
       </c>
       <c r="I6">
         <v>1510965000</v>
       </c>
       <c r="J6">
         <v>1100488000</v>
       </c>
       <c r="K6">
         <v>72776000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>189939000</v>
       </c>
       <c r="C7">
         <v>134592000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>109848000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>3995960000</v>
       </c>
       <c r="I7">
         <v>1817835000</v>
       </c>
       <c r="J7">
         <v>1588577000</v>
       </c>
       <c r="K7">
         <v>71805000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>248552000</v>
       </c>
       <c r="C8">
         <v>64308000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>114655000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>3960247000</v>
       </c>
       <c r="I8">
         <v>1744608000</v>
       </c>
       <c r="J8">
         <v>1567199000</v>
       </c>
       <c r="K8">
         <v>74823000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>259681000</v>
       </c>
       <c r="C9">
         <v>-15698000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>96076000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>3958780000</v>
       </c>
       <c r="I9">
         <v>1876833000</v>
       </c>
       <c r="J9">
         <v>1459505000</v>
       </c>
       <c r="K9">
         <v>20074000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>289585000</v>
       </c>
       <c r="C10">
         <v>23234000</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>131382000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>4251695000</v>
       </c>
       <c r="I10">
         <v>2122149000</v>
       </c>
       <c r="J10">
         <v>1542308000</v>
       </c>
       <c r="K10">
         <v>14149000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>250908000</v>
       </c>
       <c r="C11">
         <v>-65718000</v>
       </c>
       <c r="D11">
         <v>-0.11</v>
       </c>
       <c r="E11">
         <v>103947000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>4131069000</v>
       </c>
       <c r="I11">
         <v>2080865000</v>
       </c>
       <c r="J11">
         <v>1441039000</v>
       </c>
       <c r="K11">
         <v>18699000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>292497000</v>
       </c>
       <c r="C12">
         <v>26030000</v>
       </c>
       <c r="D12">
         <v>0.26</v>
       </c>
       <c r="E12">
         <v>104983000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>4261746000</v>
       </c>
       <c r="I12">
         <v>2111811000</v>
       </c>
       <c r="J12">
         <v>1521613000</v>
       </c>
       <c r="K12">
         <v>17746000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>326290000</v>
       </c>
       <c r="C13">
         <v>-65251000</v>
       </c>
       <c r="D13">
         <v>-0.4</v>
       </c>
       <c r="E13">
         <v>133211000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>4302582000</v>
       </c>
       <c r="I13">
         <v>2053722000</v>
       </c>
       <c r="J13">
         <v>1691832000</v>
       </c>
       <c r="K13">
         <v>17158000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>338692000</v>
       </c>
       <c r="C14">
         <v>-1749000</v>
       </c>
       <c r="D14">
         <v>0.2</v>
       </c>
       <c r="E14">
         <v>155758000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>4291154000</v>
       </c>
       <c r="I14">
         <v>2157598000</v>
       </c>
       <c r="J14">
         <v>1636917000</v>
       </c>
       <c r="K14">
         <v>17481000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>359689000</v>
       </c>
       <c r="C15">
         <v>8139000</v>
       </c>
       <c r="D15">
         <v>0.19</v>
       </c>
       <c r="E15">
         <v>140448000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>4371203000</v>
       </c>
       <c r="I15">
         <v>1838931000</v>
       </c>
       <c r="J15">
         <v>2065672000</v>
       </c>
       <c r="K15">
         <v>16806000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>410757000</v>
       </c>
       <c r="C16">
         <v>-40011000</v>
       </c>
       <c r="D16">
         <v>0.1</v>
       </c>
       <c r="E16">
         <v>166982000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>4837152000</v>
       </c>
       <c r="I16">
         <v>2207721000</v>
       </c>
       <c r="J16">
         <v>2225647000</v>
       </c>
       <c r="K16">
         <v>38818000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T21:48:38.615Z</t>
+          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>