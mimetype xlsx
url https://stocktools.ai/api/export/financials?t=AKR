--- v1 (2026-10-17)
+++ v2 (2026-10-17)
@@ -114,693 +114,693 @@
       </c>
       <c r="E2">
         <v>65715000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>1653319000</v>
       </c>
       <c r="I2">
         <v>884010000</v>
       </c>
       <c r="J2">
         <v>384114000</v>
       </c>
       <c r="K2">
         <v>89812000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>89936000</v>
       </c>
       <c r="D3">
         <v>0.85</v>
       </c>
       <c r="E3">
         <v>59001000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>1908440000</v>
       </c>
       <c r="I3">
         <v>838184000</v>
       </c>
       <c r="J3">
         <v>622797000</v>
       </c>
       <c r="K3">
         <v>91813000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>44640000</v>
       </c>
       <c r="D4">
         <v>0.72</v>
       </c>
       <c r="E4">
         <v>65233000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>2264957000</v>
       </c>
       <c r="I4">
         <v>1143369000</v>
       </c>
       <c r="J4">
         <v>704236000</v>
       </c>
       <c r="K4">
         <v>79189000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>152146000</v>
       </c>
       <c r="D5">
         <v>1.18</v>
       </c>
       <c r="E5">
         <v>82519000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>2720721000</v>
       </c>
       <c r="I5">
         <v>1284764000</v>
       </c>
       <c r="J5">
         <v>1055541000</v>
       </c>
       <c r="K5">
         <v>217580000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>149970000</v>
       </c>
       <c r="D6">
         <v>0.94</v>
       </c>
       <c r="E6">
         <v>113598000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>3032319000</v>
       </c>
       <c r="I6">
         <v>1510965000</v>
       </c>
       <c r="J6">
         <v>1100488000</v>
       </c>
       <c r="K6">
         <v>72776000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>189939000</v>
       </c>
       <c r="C7">
         <v>134592000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>109848000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>3995960000</v>
       </c>
       <c r="I7">
         <v>1817835000</v>
       </c>
       <c r="J7">
         <v>1588577000</v>
       </c>
       <c r="K7">
         <v>71805000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>248552000</v>
       </c>
       <c r="C8">
         <v>64308000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>114655000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>3960247000</v>
       </c>
       <c r="I8">
         <v>1744608000</v>
       </c>
       <c r="J8">
         <v>1567199000</v>
       </c>
       <c r="K8">
         <v>74823000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>259681000</v>
       </c>
       <c r="C9">
         <v>-15698000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>96076000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>3958780000</v>
       </c>
       <c r="I9">
         <v>1876833000</v>
       </c>
       <c r="J9">
         <v>1459505000</v>
       </c>
       <c r="K9">
         <v>20074000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>289585000</v>
       </c>
       <c r="C10">
         <v>23234000</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>131382000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>4251695000</v>
       </c>
       <c r="I10">
         <v>2122149000</v>
       </c>
       <c r="J10">
         <v>1542308000</v>
       </c>
       <c r="K10">
         <v>14149000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>250908000</v>
       </c>
       <c r="C11">
         <v>-65718000</v>
       </c>
       <c r="D11">
         <v>-0.11</v>
       </c>
       <c r="E11">
         <v>103947000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>4131069000</v>
       </c>
       <c r="I11">
         <v>2080865000</v>
       </c>
       <c r="J11">
         <v>1441039000</v>
       </c>
       <c r="K11">
         <v>18699000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>292497000</v>
       </c>
       <c r="C12">
         <v>26030000</v>
       </c>
       <c r="D12">
         <v>0.26</v>
       </c>
       <c r="E12">
         <v>104983000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>4261746000</v>
       </c>
       <c r="I12">
         <v>2111811000</v>
       </c>
       <c r="J12">
         <v>1521613000</v>
       </c>
       <c r="K12">
         <v>17746000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>326290000</v>
       </c>
       <c r="C13">
         <v>-65251000</v>
       </c>
       <c r="D13">
         <v>-0.4</v>
       </c>
       <c r="E13">
         <v>133211000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>4302582000</v>
       </c>
       <c r="I13">
         <v>2053722000</v>
       </c>
       <c r="J13">
         <v>1691832000</v>
       </c>
       <c r="K13">
         <v>17158000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>338692000</v>
       </c>
       <c r="C14">
         <v>-1749000</v>
       </c>
       <c r="D14">
         <v>0.2</v>
       </c>
       <c r="E14">
         <v>155758000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>4291154000</v>
       </c>
       <c r="I14">
         <v>2157598000</v>
       </c>
       <c r="J14">
         <v>1636917000</v>
       </c>
       <c r="K14">
         <v>17481000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>359689000</v>
       </c>
       <c r="C15">
         <v>8139000</v>
       </c>
       <c r="D15">
         <v>0.19</v>
       </c>
       <c r="E15">
         <v>140448000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>4371203000</v>
       </c>
       <c r="I15">
         <v>1838931000</v>
       </c>
       <c r="J15">
         <v>2065672000</v>
       </c>
       <c r="K15">
         <v>16806000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>410757000</v>
       </c>
       <c r="C16">
         <v>-40011000</v>
       </c>
       <c r="D16">
         <v>0.1</v>
       </c>
       <c r="E16">
         <v>166982000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>4837152000</v>
       </c>
       <c r="I16">
         <v>2207721000</v>
       </c>
       <c r="J16">
         <v>2225647000</v>
       </c>
       <c r="K16">
         <v>38818000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">ACADIA REALTY TRUST</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-17T18:36:50.702Z</t>
+          <t xml:space="preserve">2026-10-17T20:47:55.614Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000899629</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>