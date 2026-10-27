--- v0 (2026-08-16)
+++ v1 (2026-10-27)
@@ -76,381 +76,781 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>102440000</v>
       </c>
       <c r="C2">
         <v>1394000</v>
       </c>
       <c r="D2">
         <v>0.02</v>
       </c>
       <c r="E2">
         <v>511000</v>
       </c>
       <c r="F2">
         <v>1031000</v>
       </c>
       <c r="G2">
         <v>-520000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">a.k.a. Brands Holding Corp.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:16.194Z</t>
+          <t xml:space="preserve">2026-10-27T06:21:14.483Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001865107</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>215916000</v>
       </c>
       <c r="C3">
         <v>14334000</v>
       </c>
       <c r="D3">
         <v>0.21</v>
       </c>
       <c r="E3">
         <v>21712000</v>
       </c>
       <c r="F3">
         <v>1328000</v>
       </c>
       <c r="G3">
         <v>20384000</v>
       </c>
       <c r="H3">
         <v>189439000</v>
       </c>
       <c r="I3">
         <v>50555000</v>
       </c>
       <c r="J3"/>
       <c r="K3">
         <v>26259000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">a.k.a. Brands Holding Corp.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:16.194Z</t>
+          <t xml:space="preserve">2026-10-27T06:21:14.483Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001865107</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>562191000</v>
       </c>
       <c r="C4">
         <v>-5968000</v>
       </c>
       <c r="D4">
         <v>-0.77</v>
       </c>
       <c r="E4">
         <v>23968000</v>
       </c>
       <c r="F4">
         <v>7734000</v>
       </c>
       <c r="G4">
         <v>16234000</v>
       </c>
       <c r="H4">
         <v>687846000</v>
       </c>
       <c r="I4">
         <v>236820000</v>
       </c>
       <c r="J4"/>
       <c r="K4">
         <v>38832000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">a.k.a. Brands Holding Corp.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:16.194Z</t>
+          <t xml:space="preserve">2026-10-27T06:21:14.483Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001865107</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>611738000</v>
       </c>
       <c r="C5">
         <v>-176697000</v>
       </c>
       <c r="D5">
         <v>-16.47</v>
       </c>
       <c r="E5">
         <v>-319000</v>
       </c>
       <c r="F5">
         <v>19746000</v>
       </c>
       <c r="G5">
         <v>-20065000</v>
       </c>
       <c r="H5">
         <v>509638000</v>
       </c>
       <c r="I5">
         <v>262561000</v>
       </c>
       <c r="J5">
         <v>247077000</v>
       </c>
       <c r="K5">
         <v>46319000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">a.k.a. Brands Holding Corp.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:16.194Z</t>
+          <t xml:space="preserve">2026-10-27T06:21:14.483Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001865107</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>546258000</v>
       </c>
       <c r="C6">
         <v>-98886000</v>
       </c>
       <c r="D6">
         <v>-9.24</v>
       </c>
       <c r="E6">
         <v>33426000</v>
       </c>
       <c r="F6">
         <v>5970000</v>
       </c>
       <c r="G6">
         <v>27456000</v>
       </c>
       <c r="H6">
         <v>361721000</v>
       </c>
       <c r="I6">
         <v>213103000</v>
       </c>
       <c r="J6">
         <v>148618000</v>
       </c>
       <c r="K6">
         <v>21859000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">a.k.a. Brands Holding Corp.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:16.194Z</t>
+          <t xml:space="preserve">2026-10-27T06:21:14.483Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001865107</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>574697000</v>
       </c>
       <c r="C7">
         <v>-25990000</v>
       </c>
       <c r="D7">
         <v>-2.46</v>
       </c>
       <c r="E7">
         <v>669000</v>
       </c>
       <c r="F7">
         <v>11592000</v>
       </c>
       <c r="G7">
         <v>-10923000</v>
       </c>
       <c r="H7">
         <v>385204000</v>
       </c>
       <c r="I7">
         <v>267570000</v>
       </c>
       <c r="J7">
         <v>117634000</v>
       </c>
       <c r="K7">
         <v>24192000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">a.k.a. Brands Holding Corp.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:16.194Z</t>
+          <t xml:space="preserve">2026-10-27T06:21:14.483Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001865107</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>600208000</v>
       </c>
       <c r="C8">
         <v>-31434000</v>
       </c>
       <c r="D8">
         <v>-2.93</v>
       </c>
       <c r="E8">
         <v>16436000</v>
       </c>
       <c r="F8">
         <v>17069000</v>
       </c>
       <c r="G8">
         <v>-633000</v>
       </c>
       <c r="H8">
         <v>397382000</v>
       </c>
       <c r="I8">
         <v>299611000</v>
       </c>
       <c r="J8">
         <v>97771000</v>
       </c>
       <c r="K8">
         <v>20273000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">a.k.a. Brands Holding Corp.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:16.194Z</t>
+          <t xml:space="preserve">2026-10-27T06:21:14.483Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001865107</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>