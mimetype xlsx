--- v0 (2026-08-16)
+++ v1 (2026-10-04)
@@ -112,51 +112,51 @@
         <v>-7056042</v>
       </c>
       <c r="D2">
         <v>-0.31</v>
       </c>
       <c r="E2">
         <v>-3463094</v>
       </c>
       <c r="F2">
         <v>19932</v>
       </c>
       <c r="G2">
         <v>-3483026</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">XIAO-I CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:38:19.113Z</t>
+          <t xml:space="preserve">2026-10-04T03:34:55.205Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001935172</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>32524013</v>
       </c>
       <c r="C3">
         <v>3365002</v>
       </c>
       <c r="D3">
         <v>0.16</v>
       </c>
       <c r="E3">
         <v>-11887122</v>
@@ -164,51 +164,51 @@
       <c r="F3">
         <v>18853</v>
       </c>
       <c r="G3">
         <v>-11905975</v>
       </c>
       <c r="H3">
         <v>47190411</v>
       </c>
       <c r="I3">
         <v>50573072</v>
       </c>
       <c r="J3">
         <v>-189158</v>
       </c>
       <c r="K3">
         <v>1311846</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">XIAO-I CORPORATION</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:38:19.113Z</t>
+          <t xml:space="preserve">2026-10-04T03:34:55.205Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001935172</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>48184958</v>
       </c>
       <c r="C4">
         <v>-6005314</v>
       </c>
       <c r="D4">
         <v>-0.27</v>
       </c>
       <c r="E4">
         <v>-10923346</v>
@@ -216,51 +216,51 @@
       <c r="F4">
         <v>106814</v>
       </c>
       <c r="G4">
         <v>-11030160</v>
       </c>
       <c r="H4">
         <v>60584144</v>
       </c>
       <c r="I4">
         <v>69568303</v>
       </c>
       <c r="J4">
         <v>-5885936</v>
       </c>
       <c r="K4">
         <v>1026245</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">XIAO-I CORPORATION</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:38:19.113Z</t>
+          <t xml:space="preserve">2026-10-04T03:34:55.205Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001935172</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>59165259</v>
       </c>
       <c r="C5">
         <v>-27005768</v>
       </c>
       <c r="D5">
         <v>-1.12</v>
       </c>
       <c r="E5">
         <v>-15789498</v>
@@ -268,51 +268,51 @@
       <c r="F5">
         <v>2164442</v>
       </c>
       <c r="G5">
         <v>-17953940</v>
       </c>
       <c r="H5">
         <v>66334231</v>
       </c>
       <c r="I5">
         <v>74801093</v>
       </c>
       <c r="J5">
         <v>-4863688</v>
       </c>
       <c r="K5">
         <v>1564542</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">XIAO-I CORPORATION</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:38:19.113Z</t>
+          <t xml:space="preserve">2026-10-04T03:34:55.205Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001935172</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>70314315</v>
       </c>
       <c r="C6">
         <v>-14551328</v>
       </c>
       <c r="D6">
         <v>-0.56</v>
       </c>
       <c r="E6">
         <v>-15138249</v>
@@ -320,51 +320,51 @@
       <c r="F6">
         <v>368171</v>
       </c>
       <c r="G6">
         <v>-15506420</v>
       </c>
       <c r="H6">
         <v>85511474</v>
       </c>
       <c r="I6">
         <v>101279447</v>
       </c>
       <c r="J6">
         <v>-12202414</v>
       </c>
       <c r="K6">
         <v>846593</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">XIAO-I CORPORATION</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:38:19.113Z</t>
+          <t xml:space="preserve">2026-10-04T03:34:55.205Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001935172</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>12327684</v>
       </c>
       <c r="C7">
         <v>-101826419</v>
       </c>
       <c r="D7">
         <v>-2.44</v>
       </c>
       <c r="E7">
         <v>-3688864</v>
@@ -372,37 +372,37 @@
       <c r="F7">
         <v>41739</v>
       </c>
       <c r="G7">
         <v>-3730603</v>
       </c>
       <c r="H7">
         <v>15901131</v>
       </c>
       <c r="I7">
         <v>120765059</v>
       </c>
       <c r="J7">
         <v>-100554759</v>
       </c>
       <c r="K7">
         <v>2319453</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">XIAO-I CORPORATION</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:38:19.113Z</t>
+          <t xml:space="preserve">2026-10-04T03:34:55.205Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001935172</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>