--- v0 (2026-08-14)
+++ v1 (2026-10-23)
@@ -76,741 +76,1541 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-02-29</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-4213464</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-305044</v>
       </c>
       <c r="F2">
         <v>23290</v>
       </c>
       <c r="G2">
         <v>-328334</v>
       </c>
       <c r="H2">
         <v>79366</v>
       </c>
       <c r="I2">
         <v>448895</v>
       </c>
       <c r="J2">
         <v>-369529</v>
       </c>
       <c r="K2">
         <v>18690</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-02-28</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-315176</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-233648</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>77147</v>
       </c>
       <c r="I3">
         <v>761852</v>
       </c>
       <c r="J3">
         <v>-684705</v>
       </c>
       <c r="K3">
         <v>15670</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-02-28</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-766675</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-490217</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>54939</v>
       </c>
       <c r="I4">
         <v>801766</v>
       </c>
       <c r="J4">
         <v>-746828</v>
       </c>
       <c r="K4">
         <v>30183</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-02-28</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-1049428</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-379049</v>
       </c>
       <c r="F5">
         <v>30000</v>
       </c>
       <c r="G5">
         <v>-409049</v>
       </c>
       <c r="H5">
         <v>88059</v>
       </c>
       <c r="I5">
         <v>1115555</v>
       </c>
       <c r="J5">
         <v>-1027496</v>
       </c>
       <c r="K5">
         <v>2679</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-02-29</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-1267955</v>
       </c>
       <c r="D6">
         <v>-0.44</v>
       </c>
       <c r="E6">
         <v>-555840</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>9446</v>
       </c>
       <c r="I6">
         <v>1578428</v>
       </c>
       <c r="J6">
         <v>-1568982</v>
       </c>
       <c r="K6">
         <v>2223</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-02-28</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>33845898</v>
       </c>
       <c r="D7">
         <v>0.07</v>
       </c>
       <c r="E7">
         <v>-184831</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>341243</v>
       </c>
       <c r="I7">
         <v>506283</v>
       </c>
       <c r="J7">
         <v>-165040</v>
       </c>
       <c r="K7">
         <v>56907</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-02-28</t>
         </is>
       </c>
       <c r="B8">
         <v>106476</v>
       </c>
       <c r="C8">
         <v>-24249001</v>
       </c>
       <c r="D8">
         <v>-0.39</v>
       </c>
       <c r="E8">
         <v>-3309230</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>736583</v>
       </c>
       <c r="I8">
         <v>34999500</v>
       </c>
       <c r="J8">
         <v>-34262917</v>
       </c>
       <c r="K8">
         <v>24773</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-02-28</t>
         </is>
       </c>
       <c r="B9">
         <v>114671</v>
       </c>
       <c r="C9">
         <v>16094835</v>
       </c>
       <c r="D9">
         <v>-46.82</v>
       </c>
       <c r="E9">
         <v>-1804261</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>591049</v>
       </c>
       <c r="I9">
         <v>16422767</v>
       </c>
       <c r="J9">
         <v>-15831718</v>
       </c>
       <c r="K9">
         <v>21192</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-02-29</t>
         </is>
       </c>
       <c r="B10">
         <v>260768</v>
       </c>
       <c r="C10">
         <v>-6213649</v>
       </c>
       <c r="D10">
         <v>-31.46</v>
       </c>
       <c r="E10">
         <v>-1538488</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>343642</v>
       </c>
       <c r="I10">
         <v>21450047</v>
       </c>
       <c r="J10">
         <v>-21106405</v>
       </c>
       <c r="K10">
         <v>13307</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-02-28</t>
         </is>
       </c>
       <c r="B11">
         <v>360888</v>
       </c>
       <c r="C11">
         <v>-5898911</v>
       </c>
       <c r="D11">
         <v>-0.01</v>
       </c>
       <c r="E11">
         <v>-3073325</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>1567353</v>
       </c>
       <c r="I11">
         <v>16111040</v>
       </c>
       <c r="J11">
         <v>-14543687</v>
       </c>
       <c r="K11">
         <v>1044418</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-02-28</t>
         </is>
       </c>
       <c r="B12">
         <v>1447109</v>
       </c>
       <c r="C12">
         <v>-62197484</v>
       </c>
       <c r="D12">
         <v>-0.02</v>
       </c>
       <c r="E12">
         <v>-14825442</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>9279018</v>
       </c>
       <c r="I12">
         <v>30255375</v>
       </c>
       <c r="J12">
         <v>-20976357</v>
       </c>
       <c r="K12">
         <v>4648146</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-02-28</t>
         </is>
       </c>
       <c r="B13">
         <v>1331956</v>
       </c>
       <c r="C13">
         <v>-18109457</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>-12577395</v>
       </c>
       <c r="F13">
         <v>258402</v>
       </c>
       <c r="G13">
         <v>-12835797</v>
       </c>
       <c r="H13">
         <v>6296858</v>
       </c>
       <c r="I13">
         <v>38139859</v>
       </c>
       <c r="J13">
         <v>-31843001</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-02-29</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-20708716</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14">
         <v>-12951743</v>
       </c>
       <c r="F14">
         <v>22165</v>
       </c>
       <c r="G14">
         <v>-12973908</v>
       </c>
       <c r="H14">
         <v>7596791</v>
       </c>
       <c r="I14">
         <v>47796348</v>
       </c>
       <c r="J14">
         <v>-40199557</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-02-28</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>-18935592</v>
       </c>
       <c r="D15">
         <v>-0.16</v>
       </c>
       <c r="E15">
         <v>-12196388</v>
       </c>
       <c r="F15">
         <v>23724</v>
       </c>
       <c r="G15">
         <v>-12220112</v>
       </c>
       <c r="H15">
         <v>10985797</v>
       </c>
       <c r="I15">
         <v>60514725</v>
       </c>
       <c r="J15">
         <v>-49931012</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-02-28</t>
         </is>
       </c>
       <c r="B16">
         <v>2632720</v>
       </c>
       <c r="C16">
         <v>-14510251</v>
       </c>
       <c r="D16">
         <v>-0.07</v>
       </c>
       <c r="E16">
         <v>-9344534</v>
       </c>
       <c r="F16">
         <v>10863</v>
       </c>
       <c r="G16">
         <v>-9355397</v>
       </c>
       <c r="H16">
         <v>9302228</v>
       </c>
       <c r="I16">
         <v>61965374</v>
       </c>
       <c r="J16">
         <v>-53211087</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">ARTIFICIAL INTELLIGENCE TECHNOLOGY SOLUTIONS INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T14:40:16.042Z</t>
+          <t xml:space="preserve">2026-10-23T05:06:49.064Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001498148</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>