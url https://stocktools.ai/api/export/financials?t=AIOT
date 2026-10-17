--- v0 (2026-08-15)
+++ v1 (2026-10-17)
@@ -103,602 +103,602 @@
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>40958000</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2">
         <v>3919000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>32971000</v>
       </c>
       <c r="K2">
         <v>5097000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>53064000</v>
       </c>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3">
         <v>-1702000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>57803000</v>
       </c>
       <c r="I3">
         <v>26269000</v>
       </c>
       <c r="J3">
         <v>31534000</v>
       </c>
       <c r="K3">
         <v>10159000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>81915000</v>
       </c>
       <c r="C4">
         <v>-10963000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-7269000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>223033000</v>
       </c>
       <c r="I4">
         <v>91460000</v>
       </c>
       <c r="J4">
         <v>84190000</v>
       </c>
       <c r="K4">
         <v>16395000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>113593000</v>
       </c>
       <c r="C5">
         <v>-9007000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>8848000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>219564000</v>
       </c>
       <c r="I5">
         <v>88284000</v>
       </c>
       <c r="J5">
         <v>79213000</v>
       </c>
       <c r="K5">
         <v>18127000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-03-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>13288000</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>231600000</v>
       </c>
       <c r="I6">
         <v>76525000</v>
       </c>
       <c r="J6">
         <v>102842000</v>
       </c>
       <c r="K6">
         <v>40951000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>125960000</v>
       </c>
       <c r="C7">
         <v>-12766000</v>
       </c>
       <c r="D7">
         <v>-0.64</v>
       </c>
       <c r="E7">
         <v>-5390000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>229867000</v>
       </c>
       <c r="I7">
         <v>85007000</v>
       </c>
       <c r="J7">
         <v>92111000</v>
       </c>
       <c r="K7">
         <v>26452000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-03-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>6754000</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>226044000</v>
       </c>
       <c r="I8">
         <v>83504000</v>
       </c>
       <c r="J8">
         <v>78165000</v>
       </c>
       <c r="K8">
         <v>20559000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>135912000</v>
       </c>
       <c r="C9">
         <v>-6754000</v>
       </c>
       <c r="D9">
         <v>-0.49</v>
       </c>
       <c r="E9">
         <v>1249000</v>
       </c>
       <c r="F9">
         <v>4011000</v>
       </c>
       <c r="G9">
         <v>-2762000</v>
       </c>
       <c r="H9">
         <v>218056000</v>
       </c>
       <c r="I9">
         <v>77042000</v>
       </c>
       <c r="J9">
         <v>68905000</v>
       </c>
       <c r="K9">
         <v>17680000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-03-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>5675000</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>223769000</v>
       </c>
       <c r="I10">
         <v>75675000</v>
       </c>
       <c r="J10">
         <v>73236000</v>
       </c>
       <c r="K10">
         <v>24780000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>133736000</v>
       </c>
       <c r="C11">
         <v>-5675000</v>
       </c>
       <c r="D11">
         <v>-0.49</v>
       </c>
       <c r="E11">
         <v>4397000</v>
       </c>
       <c r="F11">
         <v>3464000</v>
       </c>
       <c r="G11">
         <v>933000</v>
       </c>
       <c r="H11">
         <v>218089000</v>
       </c>
       <c r="I11">
         <v>80168000</v>
       </c>
       <c r="J11">
         <v>57542000</v>
       </c>
       <c r="K11">
         <v>19022000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-03-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>8515000</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>308680000</v>
       </c>
       <c r="I12">
         <v>179771000</v>
       </c>
       <c r="J12">
         <v>38531000</v>
       </c>
       <c r="K12">
         <v>24354000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-03-31</t>
         </is>
       </c>
       <c r="B13">
         <v>362515000</v>
       </c>
       <c r="C13">
         <v>50987000</v>
       </c>
       <c r="D13">
         <v>-0.43</v>
       </c>
       <c r="E13">
         <v>-3345000</v>
       </c>
       <c r="F13">
         <v>20008000</v>
       </c>
       <c r="G13">
         <v>-23353000</v>
       </c>
       <c r="H13">
         <v>910071000</v>
       </c>
       <c r="I13">
         <v>463329000</v>
       </c>
       <c r="J13">
         <v>446592000</v>
       </c>
       <c r="K13">
         <v>44392000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-03-31</t>
         </is>
       </c>
       <c r="B14">
         <v>443777000</v>
       </c>
       <c r="C14">
         <v>20552000</v>
       </c>
       <c r="D14">
         <v>-0.15</v>
       </c>
       <c r="E14">
         <v>30461000</v>
       </c>
       <c r="F14">
         <v>21618000</v>
       </c>
       <c r="G14">
         <v>8843000</v>
       </c>
       <c r="H14">
         <v>955565000</v>
       </c>
       <c r="I14">
         <v>473950000</v>
       </c>
       <c r="J14">
         <v>475494000</v>
       </c>
       <c r="K14">
         <v>36496000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">POWERFLEET, INC.</t>
+          <t xml:space="preserve">Powerfleet, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:21:29.901Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:51.889Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001774170</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>