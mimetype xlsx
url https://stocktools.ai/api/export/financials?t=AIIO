--- v0 (2026-08-14)
+++ v1 (2026-10-22)
@@ -106,147 +106,147 @@
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-11912191</v>
       </c>
       <c r="D2">
         <v>-0.05</v>
       </c>
       <c r="E2">
         <v>-662972</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Robo.ai Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:32:02.203Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.844Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001932737</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-12389000</v>
       </c>
       <c r="D3">
         <v>-0.05</v>
       </c>
       <c r="E3">
         <v>-6107000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>13899701</v>
       </c>
       <c r="I3">
         <v>69387516</v>
       </c>
       <c r="J3">
         <v>-52540820</v>
       </c>
       <c r="K3">
         <v>21301</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Robo.ai Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:32:02.203Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.844Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001932737</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-47705000</v>
       </c>
       <c r="D4">
         <v>-0.19</v>
       </c>
       <c r="E4">
         <v>-178012000</v>
       </c>
       <c r="F4">
         <v>1207000</v>
       </c>
       <c r="G4">
         <v>-179219000</v>
       </c>
       <c r="H4">
         <v>347272000</v>
       </c>
       <c r="I4">
         <v>75384000</v>
       </c>
       <c r="J4">
         <v>274466000</v>
       </c>
       <c r="K4">
         <v>211864000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Robo.ai Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:32:02.203Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.844Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001932737</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>37333000</v>
       </c>
       <c r="C5">
         <v>-265294000</v>
       </c>
       <c r="D5">
         <v>-18.5</v>
       </c>
       <c r="E5">
         <v>-138046000</v>
@@ -254,51 +254,51 @@
       <c r="F5">
         <v>5509000</v>
       </c>
       <c r="G5">
         <v>-143555000</v>
       </c>
       <c r="H5">
         <v>166250000</v>
       </c>
       <c r="I5">
         <v>105316000</v>
       </c>
       <c r="J5">
         <v>64750000</v>
       </c>
       <c r="K5">
         <v>23188000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Robo.ai Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:32:02.203Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.844Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001932737</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>11995000</v>
       </c>
       <c r="C6">
         <v>-172535000</v>
       </c>
       <c r="D6">
         <v>-11.81</v>
       </c>
       <c r="E6">
         <v>33577000</v>
@@ -306,85 +306,85 @@
       <c r="F6">
         <v>160000</v>
       </c>
       <c r="G6">
         <v>33417000</v>
       </c>
       <c r="H6">
         <v>41465000</v>
       </c>
       <c r="I6">
         <v>108032000</v>
       </c>
       <c r="J6">
         <v>-62596000</v>
       </c>
       <c r="K6">
         <v>148000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Robo.ai Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:32:02.203Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.844Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001932737</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>950000</v>
       </c>
       <c r="C7">
         <v>-167342000</v>
       </c>
       <c r="D7">
         <v>-10.59</v>
       </c>
       <c r="E7">
         <v>-5066000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>8444000</v>
       </c>
       <c r="I7">
         <v>124559000</v>
       </c>
       <c r="J7">
         <v>-111788000</v>
       </c>
       <c r="K7">
         <v>4138000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Robo.ai Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:32:02.203Z</t>
+          <t xml:space="preserve">2026-10-22T00:09:59.844Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001932737</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>