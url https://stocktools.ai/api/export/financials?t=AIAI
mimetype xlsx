--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -114,37 +114,37 @@
       </c>
       <c r="E2">
         <v>-2487000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>94711000</v>
       </c>
       <c r="I2">
         <v>79723000</v>
       </c>
       <c r="J2">
         <v>14988000</v>
       </c>
       <c r="K2">
         <v>15634000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">AIAI HOLDINGS CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T10:16:19.797Z</t>
+          <t xml:space="preserve">2026-10-13T12:09:25.256Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002096362</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>