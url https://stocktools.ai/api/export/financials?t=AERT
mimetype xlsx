--- v0 (2026-08-14)
+++ v1 (2026-08-15)
@@ -118,51 +118,51 @@
       <c r="F2">
         <v>1600000</v>
       </c>
       <c r="G2">
         <v>511000</v>
       </c>
       <c r="H2">
         <v>34397000</v>
       </c>
       <c r="I2">
         <v>20928000</v>
       </c>
       <c r="J2">
         <v>12190000</v>
       </c>
       <c r="K2">
         <v>1131000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Aeries Technology, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T12:55:33.179Z</t>
+          <t xml:space="preserve">2026-08-15T14:16:04.963Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001853044</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-03-31</t>
         </is>
       </c>
       <c r="B3">
         <v>72509000</v>
       </c>
       <c r="C3">
         <v>17256000</v>
       </c>
       <c r="D3">
         <v>0.91</v>
       </c>
       <c r="E3">
         <v>-4299000</v>
@@ -170,51 +170,51 @@
       <c r="F3">
         <v>1520000</v>
       </c>
       <c r="G3">
         <v>-5819000</v>
       </c>
       <c r="H3">
         <v>49407000</v>
       </c>
       <c r="I3">
         <v>50587000</v>
       </c>
       <c r="J3">
         <v>-12240000</v>
       </c>
       <c r="K3">
         <v>2084000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Aeries Technology, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T12:55:33.179Z</t>
+          <t xml:space="preserve">2026-08-15T14:16:04.963Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001853044</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-03-31</t>
         </is>
       </c>
       <c r="B4">
         <v>70198000</v>
       </c>
       <c r="C4">
         <v>-21595000</v>
       </c>
       <c r="D4">
         <v>-0.46</v>
       </c>
       <c r="E4">
         <v>-1009000</v>
@@ -222,51 +222,51 @@
       <c r="F4">
         <v>1484000</v>
       </c>
       <c r="G4">
         <v>-2493000</v>
       </c>
       <c r="H4">
         <v>39833000</v>
       </c>
       <c r="I4">
         <v>45937000</v>
       </c>
       <c r="J4">
         <v>-5804000</v>
       </c>
       <c r="K4">
         <v>2764000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Aeries Technology, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T12:55:33.179Z</t>
+          <t xml:space="preserve">2026-08-15T14:16:04.963Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001853044</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-03-31</t>
         </is>
       </c>
       <c r="B5">
         <v>70014000</v>
       </c>
       <c r="C5">
         <v>3474000</v>
       </c>
       <c r="D5">
         <v>0.05</v>
       </c>
       <c r="E5">
         <v>6772000</v>
@@ -274,37 +274,37 @@
       <c r="F5">
         <v>1113000</v>
       </c>
       <c r="G5">
         <v>5659000</v>
       </c>
       <c r="H5">
         <v>41894000</v>
       </c>
       <c r="I5">
         <v>44479000</v>
       </c>
       <c r="J5">
         <v>-3034000</v>
       </c>
       <c r="K5">
         <v>4878000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Aeries Technology, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T12:55:33.179Z</t>
+          <t xml:space="preserve">2026-08-15T14:16:04.963Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001853044</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>