--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -108,297 +108,297 @@
       <c r="B2">
         <v>461435000</v>
       </c>
       <c r="C2">
         <v>139345000</v>
       </c>
       <c r="D2">
         <v>1.04</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>314794000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">AGNICO EAGLE MINES LIMITED</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:53.353Z</t>
+          <t xml:space="preserve">2026-10-16T15:21:28.249Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000002809</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2008-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>406285000</v>
       </c>
       <c r="C3">
         <v>73167000</v>
       </c>
       <c r="D3">
         <v>0.5</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>3378824000</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3">
         <v>68382000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">AGNICO EAGLE MINES LIMITED</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:53.353Z</t>
+          <t xml:space="preserve">2026-10-16T15:21:28.249Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000002809</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2009-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>640076000</v>
       </c>
       <c r="C4">
         <v>86538000</v>
       </c>
       <c r="D4">
         <v>0.55</v>
       </c>
       <c r="E4">
         <v>115106000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>4247357000</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4">
         <v>160280000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">AGNICO EAGLE MINES LIMITED</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:53.353Z</t>
+          <t xml:space="preserve">2026-10-16T15:21:28.249Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000002809</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2010-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>332116000</v>
       </c>
       <c r="D5">
         <v>2</v>
       </c>
       <c r="E5">
         <v>483470000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>5500351000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>3665450000</v>
       </c>
       <c r="K5">
         <v>95560000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">AGNICO EAGLE MINES LIMITED</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:53.353Z</t>
+          <t xml:space="preserve">2026-10-16T15:21:28.249Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000002809</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-568955000</v>
       </c>
       <c r="D6">
         <v>-3.36</v>
       </c>
       <c r="E6">
         <v>663462000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>5034262000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>3202972000</v>
       </c>
       <c r="K6">
         <v>179447000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">AGNICO EAGLE MINES LIMITED</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:53.353Z</t>
+          <t xml:space="preserve">2026-10-16T15:21:28.249Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000002809</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>310916000</v>
       </c>
       <c r="D7">
         <v>1.81</v>
       </c>
       <c r="E7">
         <v>696007000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>5256119000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>3410212000</v>
       </c>
       <c r="K7">
         <v>298068000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">AGNICO EAGLE MINES LIMITED</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:53.353Z</t>
+          <t xml:space="preserve">2026-10-16T15:21:28.249Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000002809</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-406526000</v>
       </c>
       <c r="D8">
         <v>-2.35</v>
       </c>
       <c r="E8">
         <v>438296000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>4959359000</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8">
         <v>139101000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">AGNICO EAGLE MINES LIMITED</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T00:52:53.353Z</t>
+          <t xml:space="preserve">2026-10-16T15:21:28.249Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000002809</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>