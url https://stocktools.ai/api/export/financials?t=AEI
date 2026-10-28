--- v0 (2026-08-16)
+++ v1 (2026-10-28)
@@ -76,379 +76,779 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-8053428</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>5958434</v>
       </c>
       <c r="F2">
         <v>3632</v>
       </c>
       <c r="G2">
         <v>5954802</v>
       </c>
       <c r="H2">
         <v>35872780</v>
       </c>
       <c r="I2">
         <v>13649449</v>
       </c>
       <c r="J2">
         <v>15247872</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alset Inc.</t>
+          <t xml:space="preserve">ALSET INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:09.920Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:33.117Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001750106</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>16238200</v>
       </c>
       <c r="C3">
         <v>-5100318</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>317612</v>
       </c>
       <c r="F3">
         <v>21674</v>
       </c>
       <c r="G3">
         <v>295938</v>
       </c>
       <c r="H3">
         <v>107713745</v>
       </c>
       <c r="I3">
         <v>9718930</v>
       </c>
       <c r="J3">
         <v>59971555</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alset Inc.</t>
+          <t xml:space="preserve">ALSET INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:09.920Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:33.117Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001750106</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>19798822</v>
       </c>
       <c r="C4">
         <v>-119017591</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-16684360</v>
       </c>
       <c r="F4">
         <v>227821</v>
       </c>
       <c r="G4">
         <v>-16912181</v>
       </c>
       <c r="H4">
         <v>184210143</v>
       </c>
       <c r="I4">
         <v>13920357</v>
       </c>
       <c r="J4">
         <v>148377518</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alset Inc.</t>
+          <t xml:space="preserve">ALSET INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:09.920Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:33.117Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001750106</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>4480442</v>
       </c>
       <c r="C5">
         <v>-40490938</v>
       </c>
       <c r="D5">
         <v>-6.22</v>
       </c>
       <c r="E5">
         <v>-31855435</v>
       </c>
       <c r="F5">
         <v>599650</v>
       </c>
       <c r="G5">
         <v>-32455085</v>
       </c>
       <c r="H5">
         <v>153490336</v>
       </c>
       <c r="I5">
         <v>4827221</v>
       </c>
       <c r="J5">
         <v>137653966</v>
       </c>
       <c r="K5">
         <v>17827383</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alset Inc.</t>
+          <t xml:space="preserve">ALSET INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:09.920Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:33.117Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001750106</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>22088507</v>
       </c>
       <c r="C6">
-        <v>-58946381</v>
+        <v>-61278733</v>
       </c>
       <c r="D6">
         <v>-6.52</v>
       </c>
       <c r="E6">
         <v>7478823</v>
       </c>
       <c r="F6">
         <v>29105</v>
       </c>
       <c r="G6">
         <v>7449718</v>
       </c>
       <c r="H6">
         <v>126314028</v>
       </c>
       <c r="I6">
         <v>9066700</v>
       </c>
       <c r="J6">
         <v>88188755</v>
       </c>
       <c r="K6">
         <v>26921727</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alset Inc.</t>
+          <t xml:space="preserve">ALSET INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:09.920Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:33.117Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001750106</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>21115899</v>
       </c>
       <c r="C7">
-        <v>-3965884</v>
+        <v>-4165816</v>
       </c>
       <c r="D7">
         <v>-0.43</v>
       </c>
       <c r="E7">
         <v>5156047</v>
       </c>
       <c r="F7">
         <v>102749</v>
       </c>
       <c r="G7">
         <v>5053298</v>
       </c>
       <c r="H7">
         <v>96761977</v>
       </c>
       <c r="I7">
         <v>6563126</v>
       </c>
       <c r="J7">
         <v>81331066</v>
       </c>
       <c r="K7">
         <v>27243787</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alset Inc.</t>
+          <t xml:space="preserve">ALSET INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:09.920Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:33.117Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001750106</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>4470875</v>
       </c>
       <c r="C8">
-        <v>-47414942</v>
+        <v>-49350566</v>
       </c>
       <c r="D8">
         <v>-2.22</v>
       </c>
       <c r="E8">
         <v>-5927532</v>
       </c>
       <c r="F8">
         <v>175464</v>
       </c>
       <c r="G8">
         <v>-6102996</v>
       </c>
       <c r="H8">
         <v>136587114</v>
       </c>
       <c r="I8">
         <v>6923965</v>
       </c>
       <c r="J8">
         <v>121075369</v>
       </c>
       <c r="K8">
         <v>25184990</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alset Inc.</t>
+          <t xml:space="preserve">ALSET INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:09.920Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:33.117Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001750106</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>