--- v0 (2026-08-18)
+++ v1 (2026-11-01)
@@ -76,561 +76,1117 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-09-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>460000000</v>
       </c>
       <c r="D2">
         <v>4.9</v>
       </c>
       <c r="E2">
         <v>397000000</v>
       </c>
       <c r="F2">
         <v>478000000</v>
       </c>
       <c r="G2">
         <v>-81000000</v>
       </c>
       <c r="H2">
         <v>10414000000</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>44000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Adient plc</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T02:00:35.622Z</t>
+          <t xml:space="preserve">2026-11-01T19:38:21.534Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001670541</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2"/>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-09-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-1546000000</v>
       </c>
       <c r="D3">
         <v>-16.5</v>
       </c>
       <c r="E3">
         <v>-1034000000</v>
       </c>
       <c r="F3">
         <v>437000000</v>
       </c>
       <c r="G3">
         <v>-1471000000</v>
       </c>
       <c r="H3">
         <v>12956000000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>4176000000</v>
       </c>
       <c r="K3">
         <v>105000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Adient plc</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T02:00:35.622Z</t>
+          <t xml:space="preserve">2026-11-01T19:38:21.534Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001670541</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3"/>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-09-30</t>
         </is>
       </c>
       <c r="B4">
         <v>16213000000</v>
       </c>
       <c r="C4">
         <v>877000000</v>
       </c>
       <c r="D4">
         <v>9.34</v>
       </c>
       <c r="E4">
         <v>746000000</v>
       </c>
       <c r="F4">
         <v>577000000</v>
       </c>
       <c r="G4">
         <v>169000000</v>
       </c>
       <c r="H4">
         <v>13170000000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>4279000000</v>
       </c>
       <c r="K4">
         <v>709000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Adient plc</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T02:00:35.622Z</t>
+          <t xml:space="preserve">2026-11-01T19:38:21.534Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001670541</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4"/>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-30</t>
         </is>
       </c>
       <c r="B5">
         <v>17439000000</v>
       </c>
       <c r="C5">
         <v>-1685000000</v>
       </c>
       <c r="D5">
         <v>-18.06</v>
       </c>
       <c r="E5">
         <v>679000000</v>
       </c>
       <c r="F5">
         <v>536000000</v>
       </c>
       <c r="G5">
         <v>143000000</v>
       </c>
       <c r="H5">
         <v>10942000000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>2392000000</v>
       </c>
       <c r="K5">
         <v>687000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Adient plc</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T02:00:35.622Z</t>
+          <t xml:space="preserve">2026-11-01T19:38:21.534Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001670541</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5"/>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-30</t>
         </is>
       </c>
       <c r="B6">
         <v>16526000000</v>
       </c>
       <c r="C6">
         <v>-491000000</v>
       </c>
       <c r="D6">
         <v>-5.25</v>
       </c>
       <c r="E6">
         <v>308000000</v>
       </c>
       <c r="F6">
         <v>468000000</v>
       </c>
       <c r="G6">
         <v>-160000000</v>
       </c>
       <c r="H6">
         <v>10342000000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>1848000000</v>
       </c>
       <c r="K6">
         <v>924000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Adient plc</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T02:00:35.622Z</t>
+          <t xml:space="preserve">2026-11-01T19:38:21.534Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001670541</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6"/>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-09-30</t>
         </is>
       </c>
       <c r="B7">
         <v>12670000000</v>
       </c>
       <c r="C7">
         <v>-547000000</v>
       </c>
       <c r="D7">
         <v>-5.83</v>
       </c>
       <c r="E7">
         <v>246000000</v>
       </c>
       <c r="F7">
         <v>326000000</v>
       </c>
       <c r="G7">
         <v>-80000000</v>
       </c>
       <c r="H7">
         <v>10261000000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>1213000000</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Adient plc</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T02:00:35.622Z</t>
+          <t xml:space="preserve">2026-11-01T19:38:21.534Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001670541</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7"/>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-09-30</t>
         </is>
       </c>
       <c r="B8">
         <v>13680000000</v>
       </c>
       <c r="C8">
         <v>1108000000</v>
       </c>
       <c r="D8">
         <v>11.58</v>
       </c>
       <c r="E8">
         <v>260000000</v>
       </c>
       <c r="F8">
         <v>260000000</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>10778000000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>2376000000</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Adient plc</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T02:00:35.622Z</t>
+          <t xml:space="preserve">2026-11-01T19:38:21.534Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001670541</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8"/>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-30</t>
         </is>
       </c>
       <c r="B9">
         <v>14121000000</v>
       </c>
       <c r="C9">
         <v>-120000000</v>
       </c>
       <c r="D9">
         <v>-1.27</v>
       </c>
       <c r="E9">
         <v>274000000</v>
       </c>
       <c r="F9">
         <v>227000000</v>
       </c>
       <c r="G9">
         <v>47000000</v>
       </c>
       <c r="H9">
         <v>9158000000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>2073000000</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Adient plc</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T02:00:35.622Z</t>
+          <t xml:space="preserve">2026-11-01T19:38:21.534Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001670541</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9"/>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B10">
         <v>15395000000</v>
       </c>
       <c r="C10">
         <v>205000000</v>
       </c>
       <c r="D10">
         <v>2.15</v>
       </c>
       <c r="E10">
         <v>667000000</v>
       </c>
       <c r="F10">
         <v>252000000</v>
       </c>
       <c r="G10">
         <v>415000000</v>
       </c>
       <c r="H10">
         <v>9424000000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>2228000000</v>
       </c>
       <c r="K10"/>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Adient plc</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T02:00:35.622Z</t>
+          <t xml:space="preserve">2026-11-01T19:38:21.534Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001670541</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10"/>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-30</t>
         </is>
       </c>
       <c r="B11">
         <v>14688000000</v>
       </c>
       <c r="C11">
         <v>18000000</v>
       </c>
       <c r="D11">
         <v>0.2</v>
       </c>
       <c r="E11">
         <v>543000000</v>
       </c>
       <c r="F11">
         <v>266000000</v>
       </c>
       <c r="G11">
         <v>277000000</v>
       </c>
       <c r="H11">
         <v>9351000000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>2134000000</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Adient plc</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T02:00:35.622Z</t>
+          <t xml:space="preserve">2026-11-01T19:38:21.534Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001670541</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11"/>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-09-30</t>
         </is>
       </c>
       <c r="B12">
         <v>14535000000</v>
       </c>
       <c r="C12">
         <v>-281000000</v>
       </c>
       <c r="D12">
         <v>-3.39</v>
       </c>
       <c r="E12">
         <v>449000000</v>
       </c>
       <c r="F12">
         <v>245000000</v>
       </c>
       <c r="G12">
         <v>204000000</v>
       </c>
       <c r="H12">
         <v>8954000000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>1766000000</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Adient plc</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T02:00:35.622Z</t>
+          <t xml:space="preserve">2026-11-01T19:38:21.534Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001670541</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12"/>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>