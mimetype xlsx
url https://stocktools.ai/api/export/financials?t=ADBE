--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>210294000</v>
       </c>
       <c r="G2">
         <v>1333020000</v>
       </c>
       <c r="H2">
         <v>8991183000</v>
       </c>
       <c r="I2">
         <v>3208070000</v>
       </c>
       <c r="J2">
         <v>5783113000</v>
       </c>
       <c r="K2">
         <v>989500000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-11-30</t>
         </is>
       </c>
       <c r="B3">
         <v>4403677000</v>
       </c>
       <c r="C3">
         <v>832775000</v>
       </c>
       <c r="D3">
         <v>1.66</v>
       </c>
       <c r="E3">
         <v>1499580000</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>271076000</v>
       </c>
       <c r="G3">
         <v>1228504000</v>
       </c>
       <c r="H3">
         <v>10040229000</v>
       </c>
       <c r="I3">
         <v>3375047000</v>
       </c>
       <c r="J3">
         <v>6665182000</v>
       </c>
       <c r="K3">
         <v>1425052000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-11-29</t>
         </is>
       </c>
       <c r="B4">
         <v>4055240000</v>
       </c>
       <c r="C4">
         <v>289985000</v>
       </c>
       <c r="D4">
         <v>0.56</v>
       </c>
       <c r="E4">
         <v>1151686000</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>188358000</v>
       </c>
       <c r="G4">
         <v>963328000</v>
       </c>
       <c r="H4">
         <v>10380298000</v>
       </c>
       <c r="I4">
         <v>3655664000</v>
       </c>
       <c r="J4">
         <v>6724634000</v>
       </c>
       <c r="K4">
         <v>834556000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-11-28</t>
         </is>
       </c>
       <c r="B5">
         <v>4147065000</v>
       </c>
       <c r="C5">
         <v>268395000</v>
       </c>
       <c r="D5">
         <v>0.53</v>
       </c>
       <c r="E5">
         <v>1287482000</v>
@@ -276,51 +276,51 @@
       <c r="F5">
         <v>148332000</v>
       </c>
       <c r="G5">
         <v>1139150000</v>
       </c>
       <c r="H5">
         <v>10785829000</v>
       </c>
       <c r="I5">
         <v>4009924000</v>
       </c>
       <c r="J5">
         <v>6775905000</v>
       </c>
       <c r="K5">
         <v>1117400000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-11-27</t>
         </is>
       </c>
       <c r="B6">
         <v>4795511000</v>
       </c>
       <c r="C6">
         <v>629551000</v>
       </c>
       <c r="D6">
         <v>1.24</v>
       </c>
       <c r="E6">
         <v>1469502000</v>
@@ -328,51 +328,51 @@
       <c r="F6">
         <v>184936000</v>
       </c>
       <c r="G6">
         <v>1284566000</v>
       </c>
       <c r="H6">
         <v>11726472000</v>
       </c>
       <c r="I6">
         <v>4724892000</v>
       </c>
       <c r="J6">
         <v>7001580000</v>
       </c>
       <c r="K6">
         <v>876560000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-02</t>
         </is>
       </c>
       <c r="B7">
         <v>5854430000</v>
       </c>
       <c r="C7">
         <v>1168782000</v>
       </c>
       <c r="D7">
         <v>2.32</v>
       </c>
       <c r="E7">
         <v>2199728000</v>
@@ -380,51 +380,51 @@
       <c r="F7">
         <v>203805000</v>
       </c>
       <c r="G7">
         <v>1995923000</v>
       </c>
       <c r="H7">
         <v>12697246000</v>
       </c>
       <c r="I7">
         <v>5272411000</v>
       </c>
       <c r="J7">
         <v>7424835000</v>
       </c>
       <c r="K7">
         <v>1011315000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-01</t>
         </is>
       </c>
       <c r="B8">
         <v>7301505000</v>
       </c>
       <c r="C8">
         <v>1693954000</v>
       </c>
       <c r="D8">
         <v>3.38</v>
       </c>
       <c r="E8">
         <v>2912853000</v>
@@ -432,51 +432,51 @@
       <c r="F8">
         <v>178122000</v>
       </c>
       <c r="G8">
         <v>2734731000</v>
       </c>
       <c r="H8">
         <v>14535556000</v>
       </c>
       <c r="I8">
         <v>6075687000</v>
       </c>
       <c r="J8">
         <v>8459000000</v>
       </c>
       <c r="K8">
         <v>2306000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-11-30</t>
         </is>
       </c>
       <c r="B9">
         <v>9030000000</v>
       </c>
       <c r="C9">
         <v>2591000000</v>
       </c>
       <c r="D9">
         <v>5.2</v>
       </c>
       <c r="E9">
         <v>4029000000</v>
@@ -484,51 +484,51 @@
       <c r="F9">
         <v>267000000</v>
       </c>
       <c r="G9">
         <v>3762000000</v>
       </c>
       <c r="H9">
         <v>18768682000</v>
       </c>
       <c r="I9">
         <v>9406568000</v>
       </c>
       <c r="J9">
         <v>9362000000</v>
       </c>
       <c r="K9">
         <v>1643000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-11-29</t>
         </is>
       </c>
       <c r="B10">
         <v>11171000000</v>
       </c>
       <c r="C10">
         <v>2951000000</v>
       </c>
       <c r="D10">
         <v>6</v>
       </c>
       <c r="E10">
         <v>4422000000</v>
@@ -536,51 +536,51 @@
       <c r="F10">
         <v>395000000</v>
       </c>
       <c r="G10">
         <v>4027000000</v>
       </c>
       <c r="H10">
         <v>20762000000</v>
       </c>
       <c r="I10">
         <v>10232000000</v>
       </c>
       <c r="J10">
         <v>10530000000</v>
       </c>
       <c r="K10">
         <v>2650000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-11-27</t>
         </is>
       </c>
       <c r="B11">
         <v>12868000000</v>
       </c>
       <c r="C11">
         <v>5260000000</v>
       </c>
       <c r="D11">
         <v>10.83</v>
       </c>
       <c r="E11">
         <v>5727000000</v>
@@ -588,51 +588,51 @@
       <c r="F11">
         <v>419000000</v>
       </c>
       <c r="G11">
         <v>5308000000</v>
       </c>
       <c r="H11">
         <v>24284000000</v>
       </c>
       <c r="I11">
         <v>11020000000</v>
       </c>
       <c r="J11">
         <v>13264000000</v>
       </c>
       <c r="K11">
         <v>4478000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-03</t>
         </is>
       </c>
       <c r="B12">
         <v>15785000000</v>
       </c>
       <c r="C12">
         <v>4822000000</v>
       </c>
       <c r="D12">
         <v>10.02</v>
       </c>
       <c r="E12">
         <v>7230000000</v>
@@ -640,51 +640,51 @@
       <c r="F12">
         <v>348000000</v>
       </c>
       <c r="G12">
         <v>6882000000</v>
       </c>
       <c r="H12">
         <v>27241000000</v>
       </c>
       <c r="I12">
         <v>12444000000</v>
       </c>
       <c r="J12">
         <v>14797000000</v>
       </c>
       <c r="K12">
         <v>3844000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-02</t>
         </is>
       </c>
       <c r="B13">
         <v>17606000000</v>
       </c>
       <c r="C13">
         <v>4756000000</v>
       </c>
       <c r="D13">
         <v>10.1</v>
       </c>
       <c r="E13">
         <v>7838000000</v>
@@ -692,51 +692,51 @@
       <c r="F13">
         <v>442000000</v>
       </c>
       <c r="G13">
         <v>7396000000</v>
       </c>
       <c r="H13">
         <v>27165000000</v>
       </c>
       <c r="I13">
         <v>13114000000</v>
       </c>
       <c r="J13">
         <v>14051000000</v>
       </c>
       <c r="K13">
         <v>4236000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-01</t>
         </is>
       </c>
       <c r="B14">
         <v>19409000000</v>
       </c>
       <c r="C14">
         <v>5428000000</v>
       </c>
       <c r="D14">
         <v>11.82</v>
       </c>
       <c r="E14">
         <v>7302000000</v>
@@ -744,51 +744,51 @@
       <c r="F14">
         <v>360000000</v>
       </c>
       <c r="G14">
         <v>6942000000</v>
       </c>
       <c r="H14">
         <v>29779000000</v>
       </c>
       <c r="I14">
         <v>13261000000</v>
       </c>
       <c r="J14">
         <v>16518000000</v>
       </c>
       <c r="K14">
         <v>7141000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-11-29</t>
         </is>
       </c>
       <c r="B15">
         <v>21505000000</v>
       </c>
       <c r="C15">
         <v>5560000000</v>
       </c>
       <c r="D15">
         <v>12.36</v>
       </c>
       <c r="E15">
         <v>8056000000</v>
@@ -796,51 +796,51 @@
       <c r="F15">
         <v>183000000</v>
       </c>
       <c r="G15">
         <v>7873000000</v>
       </c>
       <c r="H15">
         <v>30230000000</v>
       </c>
       <c r="I15">
         <v>16125000000</v>
       </c>
       <c r="J15">
         <v>14105000000</v>
       </c>
       <c r="K15">
         <v>7613000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-11-28</t>
         </is>
       </c>
       <c r="B16">
         <v>23769000000</v>
       </c>
       <c r="C16">
         <v>7130000000</v>
       </c>
       <c r="D16">
         <v>16.7</v>
       </c>
       <c r="E16">
         <v>10031000000</v>
@@ -848,37 +848,37 @@
       <c r="F16">
         <v>179000000</v>
       </c>
       <c r="G16">
         <v>9852000000</v>
       </c>
       <c r="H16">
         <v>29496000000</v>
       </c>
       <c r="I16">
         <v>17873000000</v>
       </c>
       <c r="J16">
         <v>11623000000</v>
       </c>
       <c r="K16">
         <v>5431000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">ADOBE INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-30T05:38:07.631Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:00.890Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000796343</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>