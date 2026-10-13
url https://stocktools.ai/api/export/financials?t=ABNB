--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -114,325 +114,325 @@
       <c r="D2"/>
       <c r="E2">
         <v>222727000</v>
       </c>
       <c r="F2">
         <v>125452000</v>
       </c>
       <c r="G2">
         <v>97275000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-808000000</v>
       </c>
       <c r="K2">
         <v>2013547000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Airbnb, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:06:41.098Z</t>
+          <t xml:space="preserve">2026-10-13T01:30:37.075Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001559720</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>3378000000</v>
       </c>
       <c r="C3">
         <v>-4585000000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-740000000</v>
       </c>
       <c r="F3">
         <v>37000000</v>
       </c>
       <c r="G3">
         <v>-777000000</v>
       </c>
       <c r="H3">
         <v>10491499000</v>
       </c>
       <c r="I3">
         <v>7589716000</v>
       </c>
       <c r="J3">
         <v>2901000000</v>
       </c>
       <c r="K3">
         <v>5480557000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Airbnb, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:06:41.098Z</t>
+          <t xml:space="preserve">2026-10-13T01:30:37.075Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001559720</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>5992000000</v>
       </c>
       <c r="C4">
         <v>-352034000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>2313000000</v>
       </c>
       <c r="F4">
         <v>25000000</v>
       </c>
       <c r="G4">
         <v>2288000000</v>
       </c>
       <c r="H4">
         <v>13708000000</v>
       </c>
       <c r="I4">
         <v>8933000000</v>
       </c>
       <c r="J4">
         <v>4775000000</v>
       </c>
       <c r="K4">
         <v>6067000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Airbnb, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:06:41.098Z</t>
+          <t xml:space="preserve">2026-10-13T01:30:37.075Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001559720</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>8399000000</v>
       </c>
       <c r="C5">
         <v>1893105000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>3430000000</v>
       </c>
       <c r="F5">
         <v>25000000</v>
       </c>
       <c r="G5">
         <v>3405000000</v>
       </c>
       <c r="H5">
         <v>16038000000</v>
       </c>
       <c r="I5">
         <v>10478000000</v>
       </c>
       <c r="J5">
         <v>5560000000</v>
       </c>
       <c r="K5">
         <v>7378000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Airbnb, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:06:41.098Z</t>
+          <t xml:space="preserve">2026-10-13T01:30:37.075Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001559720</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>9917000000</v>
       </c>
       <c r="C6">
         <v>4791795000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>3884000000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>20645000000</v>
       </c>
       <c r="I6">
         <v>12480000000</v>
       </c>
       <c r="J6">
         <v>8165000000</v>
       </c>
       <c r="K6">
         <v>6874000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Airbnb, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:06:41.098Z</t>
+          <t xml:space="preserve">2026-10-13T01:30:37.075Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001559720</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>11102000000</v>
       </c>
       <c r="C7">
         <v>2648349000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>4518000000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>20959000000</v>
       </c>
       <c r="I7">
         <v>12547000000</v>
       </c>
       <c r="J7">
         <v>8412000000</v>
       </c>
       <c r="K7">
         <v>6864000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Airbnb, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:06:41.098Z</t>
+          <t xml:space="preserve">2026-10-13T01:30:37.075Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001559720</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>12241000000</v>
       </c>
       <c r="C8">
         <v>2511277000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>4646000000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>22208000000</v>
       </c>
       <c r="I8">
         <v>14009000000</v>
       </c>
       <c r="J8">
         <v>8199000000</v>
       </c>
       <c r="K8">
         <v>6560000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Airbnb, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:06:41.098Z</t>
+          <t xml:space="preserve">2026-10-13T01:30:37.075Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001559720</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>