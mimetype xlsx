--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -114,681 +114,681 @@
       <c r="D2">
         <v>2.08</v>
       </c>
       <c r="E2">
         <v>-181200000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>1419400000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>326600000</v>
       </c>
       <c r="K2">
         <v>11400000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>4641800000</v>
       </c>
       <c r="C3">
         <v>82200000</v>
       </c>
       <c r="D3">
         <v>2.61</v>
       </c>
       <c r="E3">
         <v>-20700000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>1661400000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>402800000</v>
       </c>
       <c r="K3">
         <v>6200000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>5334900000</v>
       </c>
       <c r="C4">
         <v>109100000</v>
       </c>
       <c r="D4">
         <v>3.51</v>
       </c>
       <c r="E4">
         <v>50700000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>1888600000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>490600000</v>
       </c>
       <c r="K4">
         <v>5400000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>5867700000</v>
       </c>
       <c r="C5">
         <v>111600000</v>
       </c>
       <c r="D5">
         <v>3.71</v>
       </c>
       <c r="E5">
         <v>84200000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>2182000000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>444900000</v>
       </c>
       <c r="K5">
         <v>2900000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>6588300000</v>
       </c>
       <c r="C6">
         <v>169200000</v>
       </c>
       <c r="D6">
         <v>6.41</v>
       </c>
       <c r="E6">
         <v>160000000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>2294100000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>314500000</v>
       </c>
       <c r="K6">
         <v>2800000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>6527800000</v>
       </c>
       <c r="C7">
         <v>167200000</v>
       </c>
       <c r="D7">
         <v>7.4</v>
       </c>
       <c r="E7">
         <v>142500000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>2336100000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>279700000</v>
       </c>
       <c r="K7">
         <v>3400000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>6456500000</v>
       </c>
       <c r="C8">
         <v>139100000</v>
       </c>
       <c r="D8">
         <v>6.62</v>
       </c>
       <c r="E8">
         <v>266300000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>2356700000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>394200000</v>
       </c>
       <c r="K8">
         <v>4700000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>6874400000</v>
       </c>
       <c r="C9">
         <v>168000000</v>
       </c>
       <c r="D9">
         <v>8.28</v>
       </c>
       <c r="E9">
         <v>10100000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>2695400000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>473200000</v>
       </c>
       <c r="K9">
         <v>8300000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>7210300000</v>
       </c>
       <c r="C10">
         <v>184400000</v>
       </c>
       <c r="D10">
         <v>9.55</v>
       </c>
       <c r="E10">
         <v>349800000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>2911300000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>646300000</v>
       </c>
       <c r="K10">
         <v>3500000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>7131800000</v>
       </c>
       <c r="C11">
         <v>254400000</v>
       </c>
       <c r="D11">
         <v>13.18</v>
       </c>
       <c r="E11">
         <v>652500000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>3676300000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>905500000</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>9837700000</v>
       </c>
       <c r="C12">
         <v>532400000</v>
       </c>
       <c r="D12">
         <v>26.49</v>
       </c>
       <c r="E12">
         <v>1163700000</v>
       </c>
       <c r="F12">
         <v>74200000</v>
       </c>
       <c r="G12">
         <v>1089500000</v>
       </c>
       <c r="H12">
         <v>8002600000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>2115500000</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>15433800000</v>
       </c>
       <c r="C13">
         <v>997300000</v>
       </c>
       <c r="D13">
         <v>44.61</v>
       </c>
       <c r="E13">
         <v>696000000</v>
       </c>
       <c r="F13">
         <v>94600000</v>
       </c>
       <c r="G13">
         <v>601400000</v>
       </c>
       <c r="H13">
         <v>8021400000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>2903500000</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>14802700000</v>
       </c>
       <c r="C14">
         <v>602500000</v>
       </c>
       <c r="D14">
         <v>28.74</v>
       </c>
       <c r="E14">
         <v>313000000</v>
       </c>
       <c r="F14">
         <v>142300000</v>
       </c>
       <c r="G14">
         <v>170700000</v>
       </c>
       <c r="H14">
         <v>10159400000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>3244100000</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>17188600000</v>
       </c>
       <c r="C15">
         <v>430300000</v>
       </c>
       <c r="D15">
         <v>21.5</v>
       </c>
       <c r="E15">
         <v>671200000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>10337000000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>3502100000</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>17999000000</v>
       </c>
       <c r="C16">
         <v>492000000</v>
       </c>
       <c r="D16">
         <v>25.13</v>
       </c>
       <c r="E16">
         <v>775200000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>11618200000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>3891900000</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">ASBURY AUTOMOTIVE GROUP, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:29.087Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.819Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001144980</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>