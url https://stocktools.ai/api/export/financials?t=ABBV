--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -112,577 +112,577 @@
       <c r="D2">
         <v>1.1</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>612000000</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>27513000000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>1742000000</v>
       </c>
       <c r="K2">
         <v>8348000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">AbbVie Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T09:48:49.779Z</t>
+          <t xml:space="preserve">2026-10-14T22:02:20.901Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001551152</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>5144000000</v>
       </c>
       <c r="D3">
         <v>3.13</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>532000000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>53050000000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>3945000000</v>
       </c>
       <c r="K3">
         <v>8399000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">AbbVie Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T09:48:49.779Z</t>
+          <t xml:space="preserve">2026-10-14T22:02:20.901Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001551152</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>25638000000</v>
       </c>
       <c r="C4">
         <v>5953000000</v>
       </c>
       <c r="D4">
         <v>3.63</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>479000000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>66099000000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>4636000000</v>
       </c>
       <c r="K4">
         <v>5100000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">AbbVie Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T09:48:49.779Z</t>
+          <t xml:space="preserve">2026-10-14T22:02:20.901Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001551152</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>28216000000</v>
       </c>
       <c r="C5">
         <v>5309000000</v>
       </c>
       <c r="D5">
         <v>3.3</v>
       </c>
       <c r="E5">
         <v>9960000000</v>
       </c>
       <c r="F5">
         <v>529000000</v>
       </c>
       <c r="G5">
         <v>9431000000</v>
       </c>
       <c r="H5">
         <v>70786000000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>5097000000</v>
       </c>
       <c r="K5">
         <v>9303000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">AbbVie Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T09:48:49.779Z</t>
+          <t xml:space="preserve">2026-10-14T22:02:20.901Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001551152</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>32753000000</v>
       </c>
       <c r="C6">
         <v>5687000000</v>
       </c>
       <c r="D6">
         <v>3.66</v>
       </c>
       <c r="E6">
         <v>13427000000</v>
       </c>
       <c r="F6">
         <v>638000000</v>
       </c>
       <c r="G6">
         <v>12789000000</v>
       </c>
       <c r="H6">
         <v>59352000000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>-8446000000</v>
       </c>
       <c r="K6">
         <v>7289000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">AbbVie Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T09:48:49.779Z</t>
+          <t xml:space="preserve">2026-10-14T22:02:20.901Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001551152</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>33266000000</v>
       </c>
       <c r="C7">
         <v>7882000000</v>
       </c>
       <c r="D7">
         <v>5.28</v>
       </c>
       <c r="E7">
         <v>13324000000</v>
       </c>
       <c r="F7">
         <v>552000000</v>
       </c>
       <c r="G7">
         <v>12772000000</v>
       </c>
       <c r="H7">
         <v>89115000000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>-8172000000</v>
       </c>
       <c r="K7">
         <v>39924000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">AbbVie Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T09:48:49.779Z</t>
+          <t xml:space="preserve">2026-10-14T22:02:20.901Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001551152</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>45804000000</v>
       </c>
       <c r="C8">
         <v>4616000000</v>
       </c>
       <c r="D8">
         <v>2.72</v>
       </c>
       <c r="E8">
         <v>17588000000</v>
       </c>
       <c r="F8">
         <v>798000000</v>
       </c>
       <c r="G8">
         <v>16790000000</v>
       </c>
       <c r="H8">
         <v>150565000000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>13076000000</v>
       </c>
       <c r="K8">
         <v>8449000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">AbbVie Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T09:48:49.779Z</t>
+          <t xml:space="preserve">2026-10-14T22:02:20.901Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001551152</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>56197000000</v>
       </c>
       <c r="C9">
         <v>11542000000</v>
       </c>
       <c r="D9">
         <v>6.45</v>
       </c>
       <c r="E9">
         <v>22777000000</v>
       </c>
       <c r="F9">
         <v>787000000</v>
       </c>
       <c r="G9">
         <v>21990000000</v>
       </c>
       <c r="H9">
         <v>146529000000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>15408000000</v>
       </c>
       <c r="K9">
         <v>9746000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">AbbVie Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T09:48:49.779Z</t>
+          <t xml:space="preserve">2026-10-14T22:02:20.901Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001551152</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>58054000000</v>
       </c>
       <c r="C10">
         <v>11836000000</v>
       </c>
       <c r="D10">
         <v>6.63</v>
       </c>
       <c r="E10">
         <v>24943000000</v>
       </c>
       <c r="F10">
         <v>695000000</v>
       </c>
       <c r="G10">
         <v>24248000000</v>
       </c>
       <c r="H10">
         <v>138805000000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>17254000000</v>
       </c>
       <c r="K10">
         <v>9201000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">AbbVie Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T09:48:49.779Z</t>
+          <t xml:space="preserve">2026-10-14T22:02:20.901Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001551152</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>54318000000</v>
       </c>
       <c r="C11">
         <v>4863000000</v>
       </c>
       <c r="D11">
         <v>2.72</v>
       </c>
       <c r="E11">
         <v>22839000000</v>
       </c>
       <c r="F11">
         <v>777000000</v>
       </c>
       <c r="G11">
         <v>22062000000</v>
       </c>
       <c r="H11">
         <v>134711000000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>10360000000</v>
       </c>
       <c r="K11">
         <v>12814000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">AbbVie Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T09:48:49.779Z</t>
+          <t xml:space="preserve">2026-10-14T22:02:20.901Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001551152</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>56334000000</v>
       </c>
       <c r="C12">
         <v>4278000000</v>
       </c>
       <c r="D12">
         <v>2.39</v>
       </c>
       <c r="E12">
         <v>18806000000</v>
       </c>
       <c r="F12">
         <v>974000000</v>
       </c>
       <c r="G12">
         <v>17832000000</v>
       </c>
       <c r="H12">
         <v>135161000000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>3325000000</v>
       </c>
       <c r="K12">
         <v>5524000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">AbbVie Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T09:48:49.779Z</t>
+          <t xml:space="preserve">2026-10-14T22:02:20.901Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001551152</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>61160000000</v>
       </c>
       <c r="C13">
         <v>4226000000</v>
       </c>
       <c r="D13">
         <v>2.36</v>
       </c>
       <c r="E13">
         <v>19030000000</v>
       </c>
       <c r="F13">
         <v>1214000000</v>
       </c>
       <c r="G13">
         <v>17816000000</v>
       </c>
       <c r="H13">
         <v>133960000000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>-3270000000</v>
       </c>
       <c r="K13">
         <v>5229000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">AbbVie Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T09:48:49.779Z</t>
+          <t xml:space="preserve">2026-10-14T22:02:20.901Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001551152</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>