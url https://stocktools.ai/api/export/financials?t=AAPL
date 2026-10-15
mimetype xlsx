--- v0 (2026-08-27)
+++ v1 (2026-10-15)
@@ -114,293 +114,293 @@
       </c>
       <c r="E2">
         <v>37529000000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>116371000000</v>
       </c>
       <c r="I2">
         <v>39756000000</v>
       </c>
       <c r="J2">
         <v>76615000000</v>
       </c>
       <c r="K2">
         <v>9815000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-09-29</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>41733000000</v>
       </c>
       <c r="D3">
         <v>6.31</v>
       </c>
       <c r="E3">
         <v>50856000000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>176064000000</v>
       </c>
       <c r="I3">
         <v>57854000000</v>
       </c>
       <c r="J3">
         <v>118210000000</v>
       </c>
       <c r="K3">
         <v>10746000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-09-28</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>37037000000</v>
       </c>
       <c r="D4">
         <v>5.68</v>
       </c>
       <c r="E4">
         <v>53666000000</v>
       </c>
       <c r="F4">
         <v>8165000000</v>
       </c>
       <c r="G4">
         <v>45501000000</v>
       </c>
       <c r="H4">
         <v>207000000000</v>
       </c>
       <c r="I4">
         <v>83451000000</v>
       </c>
       <c r="J4">
         <v>123549000000</v>
       </c>
       <c r="K4">
         <v>14259000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-09-27</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>39510000000</v>
       </c>
       <c r="D5">
         <v>6.45</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>9571000000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>231839000000</v>
       </c>
       <c r="I5">
         <v>120292000000</v>
       </c>
       <c r="J5">
         <v>111547000000</v>
       </c>
       <c r="K5">
         <v>13844000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-09-26</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>53394000000</v>
       </c>
       <c r="D6">
         <v>9.22</v>
       </c>
       <c r="E6">
         <v>81266000000</v>
       </c>
       <c r="F6">
         <v>11247000000</v>
       </c>
       <c r="G6">
         <v>70019000000</v>
       </c>
       <c r="H6">
         <v>290345000000</v>
       </c>
       <c r="I6">
         <v>170990000000</v>
       </c>
       <c r="J6">
         <v>119355000000</v>
       </c>
       <c r="K6">
         <v>21120000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-09-24</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>45687000000</v>
       </c>
       <c r="D7">
         <v>8.31</v>
       </c>
       <c r="E7">
         <v>66231000000</v>
       </c>
       <c r="F7">
         <v>12734000000</v>
       </c>
       <c r="G7">
         <v>53497000000</v>
       </c>
       <c r="H7">
         <v>321686000000</v>
       </c>
       <c r="I7">
         <v>193437000000</v>
       </c>
       <c r="J7">
         <v>128249000000</v>
       </c>
       <c r="K7">
         <v>20484000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-09-30</t>
         </is>
       </c>
       <c r="B8">
         <v>229234000000</v>
       </c>
       <c r="C8">
         <v>48351000000</v>
       </c>
       <c r="D8">
         <v>9.21</v>
       </c>
       <c r="E8">
         <v>64225000000</v>
@@ -408,51 +408,51 @@
       <c r="F8">
         <v>12451000000</v>
       </c>
       <c r="G8">
         <v>51774000000</v>
       </c>
       <c r="H8">
         <v>375319000000</v>
       </c>
       <c r="I8">
         <v>241272000000</v>
       </c>
       <c r="J8">
         <v>134047000000</v>
       </c>
       <c r="K8">
         <v>20289000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-29</t>
         </is>
       </c>
       <c r="B9">
         <v>265595000000</v>
       </c>
       <c r="C9">
         <v>59531000000</v>
       </c>
       <c r="D9">
         <v>2.98</v>
       </c>
       <c r="E9">
         <v>77434000000</v>
@@ -460,51 +460,51 @@
       <c r="F9">
         <v>13313000000</v>
       </c>
       <c r="G9">
         <v>64121000000</v>
       </c>
       <c r="H9">
         <v>365725000000</v>
       </c>
       <c r="I9">
         <v>258578000000</v>
       </c>
       <c r="J9">
         <v>107147000000</v>
       </c>
       <c r="K9">
         <v>25913000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-28</t>
         </is>
       </c>
       <c r="B10">
         <v>260174000000</v>
       </c>
       <c r="C10">
         <v>55256000000</v>
       </c>
       <c r="D10">
         <v>2.97</v>
       </c>
       <c r="E10">
         <v>69391000000</v>
@@ -512,51 +512,51 @@
       <c r="F10">
         <v>10495000000</v>
       </c>
       <c r="G10">
         <v>58896000000</v>
       </c>
       <c r="H10">
         <v>338516000000</v>
       </c>
       <c r="I10">
         <v>248028000000</v>
       </c>
       <c r="J10">
         <v>90488000000</v>
       </c>
       <c r="K10">
         <v>48844000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-09-26</t>
         </is>
       </c>
       <c r="B11">
         <v>274515000000</v>
       </c>
       <c r="C11">
         <v>57411000000</v>
       </c>
       <c r="D11">
         <v>3.28</v>
       </c>
       <c r="E11">
         <v>80674000000</v>
@@ -564,51 +564,51 @@
       <c r="F11">
         <v>7309000000</v>
       </c>
       <c r="G11">
         <v>73365000000</v>
       </c>
       <c r="H11">
         <v>323888000000</v>
       </c>
       <c r="I11">
         <v>258549000000</v>
       </c>
       <c r="J11">
         <v>65339000000</v>
       </c>
       <c r="K11">
         <v>38016000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-09-25</t>
         </is>
       </c>
       <c r="B12">
         <v>365817000000</v>
       </c>
       <c r="C12">
         <v>94680000000</v>
       </c>
       <c r="D12">
         <v>5.61</v>
       </c>
       <c r="E12">
         <v>104038000000</v>
@@ -616,51 +616,51 @@
       <c r="F12">
         <v>11085000000</v>
       </c>
       <c r="G12">
         <v>92953000000</v>
       </c>
       <c r="H12">
         <v>351002000000</v>
       </c>
       <c r="I12">
         <v>287912000000</v>
       </c>
       <c r="J12">
         <v>63090000000</v>
       </c>
       <c r="K12">
         <v>34940000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-24</t>
         </is>
       </c>
       <c r="B13">
         <v>394328000000</v>
       </c>
       <c r="C13">
         <v>99803000000</v>
       </c>
       <c r="D13">
         <v>6.11</v>
       </c>
       <c r="E13">
         <v>122151000000</v>
@@ -668,51 +668,51 @@
       <c r="F13">
         <v>10708000000</v>
       </c>
       <c r="G13">
         <v>111443000000</v>
       </c>
       <c r="H13">
         <v>352755000000</v>
       </c>
       <c r="I13">
         <v>302083000000</v>
       </c>
       <c r="J13">
         <v>50672000000</v>
       </c>
       <c r="K13">
         <v>23646000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B14">
         <v>383285000000</v>
       </c>
       <c r="C14">
         <v>96995000000</v>
       </c>
       <c r="D14">
         <v>6.13</v>
       </c>
       <c r="E14">
         <v>110543000000</v>
@@ -720,51 +720,51 @@
       <c r="F14">
         <v>10959000000</v>
       </c>
       <c r="G14">
         <v>99584000000</v>
       </c>
       <c r="H14">
         <v>352583000000</v>
       </c>
       <c r="I14">
         <v>290437000000</v>
       </c>
       <c r="J14">
         <v>62146000000</v>
       </c>
       <c r="K14">
         <v>29965000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-28</t>
         </is>
       </c>
       <c r="B15">
         <v>391035000000</v>
       </c>
       <c r="C15">
         <v>93736000000</v>
       </c>
       <c r="D15">
         <v>6.08</v>
       </c>
       <c r="E15">
         <v>118254000000</v>
@@ -772,51 +772,51 @@
       <c r="F15">
         <v>9447000000</v>
       </c>
       <c r="G15">
         <v>108807000000</v>
       </c>
       <c r="H15">
         <v>364980000000</v>
       </c>
       <c r="I15">
         <v>308030000000</v>
       </c>
       <c r="J15">
         <v>56950000000</v>
       </c>
       <c r="K15">
         <v>29943000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-09-27</t>
         </is>
       </c>
       <c r="B16">
         <v>416161000000</v>
       </c>
       <c r="C16">
         <v>112010000000</v>
       </c>
       <c r="D16">
         <v>7.46</v>
       </c>
       <c r="E16">
         <v>111482000000</v>
@@ -824,37 +824,37 @@
       <c r="F16">
         <v>12715000000</v>
       </c>
       <c r="G16">
         <v>98767000000</v>
       </c>
       <c r="H16">
         <v>359241000000</v>
       </c>
       <c r="I16">
         <v>285508000000</v>
       </c>
       <c r="J16">
         <v>73733000000</v>
       </c>
       <c r="K16">
         <v>35934000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Apple Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T11:31:34.187Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:31.750Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320193</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>